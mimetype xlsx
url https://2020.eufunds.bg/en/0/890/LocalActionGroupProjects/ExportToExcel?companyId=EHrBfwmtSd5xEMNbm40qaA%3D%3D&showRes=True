--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5884aba4299b4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/412c3be2562141609632586868d4a043.psmdcp" Id="R3ad373c9d2e94c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b9db662cba4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd9bd7c817c14207894d8dc57ed21986.psmdcp" Id="R0f046b04b9c3439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -85,51 +85,51 @@
   <x:si>
     <x:t>Contracted</x:t>
   </x:si>
   <x:si>
     <x:t>200686989 STRONG 09 Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. АСЕН ЗЛАТАРОВ No 7, вх. А, ет. 4, ап. 7</x:t>
   </x:si>
   <x:si>
     <x:t>Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.147-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Investments in support of non-agricultural activities by STRONG 09 Ltd."</x:t>
   </x:si>
   <x:si>
     <x:t>207413151 ADOREE SKIN CARE Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. Стефан Стамболов, номер 7</x:t>
   </x:si>
   <x:si>
-    <x:t>Polenitsa,Sandanski</x:t>
+    <x:t>Sandanski,Polenitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.851-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Expanding the production volume of ADOREE SKIN CARE LTD by purchasing new cosmetic equipment.</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>205985970 BORISA-SM 2020 LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. КРАЙРЕЧНА, номер 14, ет. 2, ап. 6</x:t>
   </x:si>
   <x:si>
     <x:t>Levunovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.844-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Construction and equipment of a winery</x:t>
   </x:si>
@@ -172,51 +172,51 @@
   <x:si>
     <x:t>Increasing the competitiveness of SP "Yordan Bugarinov - Universal HY" by investing in new technological equipment and creating employment</x:t>
   </x:si>
   <x:si>
     <x:t>177649835 Farmer  Hristo Dimitrov Manolev</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ploski, 2810, ул. Никола Парапунов 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ploski</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.102-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of agricultural building for breeding of animals-sheep</x:t>
   </x:si>
   <x:si>
     <x:t>177625866 IVAN LYUBOMIROV VARIVOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Katuntsi, 2830, с. Катунци, общ. Сандански, обл. Благоевград, ул. Трети март №28</x:t>
   </x:si>
   <x:si>
-    <x:t>Goleshovo,Harsovo,Kalimantsi,Katuntsi,Lehovo,Petrovo,Piperitsa,Vranya,Yanovo,Zlatolist</x:t>
+    <x:t>Zlatolist,Katuntsi,Vranya,Yanovo,Harsovo,Piperitsa,Petrovo,Lehovo,Kalimantsi,Goleshovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.865-0001</x:t>
   </x:si>
   <x:si>
     <x:t>PURCHASE OF AGRICULTURAL EQUIPMENT IN A FARM FOR RAISING BEEF COWS</x:t>
   </x:si>
   <x:si>
     <x:t>203009412 KAMININOX</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Struma, 2806, с. Струма</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.147-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Supply and installation of three paint machines for production of chimneys in a production hall, located in Regulated plot 4 in the 35 district of the village of Damianitza, municipality of Sandanski, Blagoevgrad district</x:t>
   </x:si>
   <x:si>
     <x:t>000014498 Community Centre “Otets Paisiy – 1919”- Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. Македония № 53</x:t>
   </x:si>
@@ -344,75 +344,78 @@
     <x:t>Reforestation and forestation efforts in the lands of Struma and Pirin village, municipality of Sandanski</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">203799967 REGINA DEL MARE LTD
 </x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, бул. Свобода  7; Ет. 1;</x:t>
   </x:si>
   <x:si>
     <x:t>Hotovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.147-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Construction  of a  home for the elderly in the village of Hotovo</x:t>
   </x:si>
   <x:si>
     <x:t>101515520 SUN SMILE – Group Practice for Out-of-hospital Care in Dental Medicine OOD.(SUN SMILE - GPOHCDM ltd.)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ВОДЕН, номер 14</x:t>
   </x:si>
   <x:si>
+    <x:t>Sandanski,Melnik</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.851-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Optimizing the production process in "SUN SMILE - Group Practice for Out - of - hospital  Dental Care" OOD through new technological equipment.</x:t>
   </x:si>
   <x:si>
     <x:t>101696362 SOLUNOVI-92-GINKA SOLUNOVA - STOYAN SOLUNOV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sandanski, 2800, ул. СТЕФАН СТАМБОЛОВ, номер 37</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.147-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BUILDING AND EQUIPMENT OF SELF-SERVICE CARWASH IN SANDANSKI, MUNICIPALITY OF SANDANSKI</x:t>
   </x:si>
   <x:si>
     <x:t>177673409 STEFKA METODIEVA POPOVA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Katuntsi, 2830, ул. БАЧО КИРО №1</x:t>
   </x:si>
   <x:si>
-    <x:t>Harsovo,Katuntsi,Novo Hodzhovo,Vranya</x:t>
+    <x:t>Vranya,Katuntsi,Novo Hodzhovo,Harsovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.838-0001</x:t>
   </x:si>
   <x:si>
     <x:t>purchase of agricultural machinery to improve the operation of the agricultural holding</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1704,166 +1707,166 @@
       </x:c>
       <x:c r="G27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J27" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F28" s="4">
         <x:v>198902.76</x:v>
       </x:c>
       <x:c r="G28" s="4">
         <x:v>149177.09</x:v>
       </x:c>
       <x:c r="H28" s="4">
         <x:v>49725.67</x:v>
       </x:c>
       <x:c r="I28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J29" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F30" s="4">
         <x:v>98001.86</x:v>
       </x:c>
       <x:c r="G30" s="4">
         <x:v>58801.11</x:v>
       </x:c>
       <x:c r="H30" s="4">
         <x:v>39200.75</x:v>
       </x:c>
       <x:c r="I30" s="4">
         <x:v>58801.08</x:v>
       </x:c>
       <x:c r="J30" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A31:J31"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
     <x:mergeCell ref="A34:J34"/>
     <x:mergeCell ref="A35:J35"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>