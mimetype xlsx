--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b9db662cba4aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd9bd7c817c14207894d8dc57ed21986.psmdcp" Id="R0f046b04b9c3439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc1608e13a84f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0144d174093f487e85159fc63ff8fe06.psmdcp" Id="Rff6caad796fd4723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>