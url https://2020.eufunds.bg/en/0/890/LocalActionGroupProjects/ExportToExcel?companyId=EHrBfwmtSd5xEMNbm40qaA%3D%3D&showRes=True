--- v2 (2026-06-23)
+++ v3 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc1608e13a84f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0144d174093f487e85159fc63ff8fe06.psmdcp" Id="Rff6caad796fd4723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a0b261c39647ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ccfc6f97b924434ba91d76d1fc4f08d.psmdcp" Id="R815d9741d07c4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>