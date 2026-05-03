--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ebe170b617a40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e748bedb4d694671a20aa247fccd178b.psmdcp" Id="R33019c57642f4a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6a4157bd084b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a80c6465e7c74e2abc7b7b5f3e28e80d.psmdcp" Id="R3c453ae080e94fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="249">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Address</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Project proposal number</x:t>
   </x:si>
   <x:si>
     <x:t>Project Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
@@ -242,51 +242,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.163-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase and implementation of medical equipment in veterinary ambulatory for the prevention and treatment of domestic animals</x:t>
   </x:si>
   <x:si>
     <x:t>202548143 ET MIHAELA BORUKOVA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул."Асен Златаров", номер 24</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.163-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the activity of public laundry in the town of Hissarya</x:t>
   </x:si>
   <x:si>
     <x:t>Tanya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул. Лиляна Димитрова 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Starosel,Staro Zhelezare</x:t>
+    <x:t>Staro Zhelezare,Starosel</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.247-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of agricultural machinery for growing</x:t>
   </x:si>
   <x:si>
     <x:t>ZS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belovitsa, 4182, ул. 23-ТА №1</x:t>
   </x:si>
   <x:si>
     <x:t>Belovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.247-0007</x:t>
   </x:si>
   <x:si>
     <x:t>INCREASING THE COMPETITIVENESS OF THE ZS NIKOLAY PETROV VIA PURCHASE OF A NEW TRACTOR INVENTORY AND BUILDING A CAMERA FOR STORAGE OF AGRICULTURAL PRODUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>206303796 „INTIMEENGENERING” LTD</x:t>
   </x:si>
@@ -347,282 +347,282 @@
   <x:si>
     <x:t>Purchase and commissioning of professional equipment and advanced technologies, promotion of processing by modernizing the restaurant and producing products and equipment.</x:t>
   </x:si>
   <x:si>
     <x:t>000457764 NARODNO CHITALISHTE "GEO MILEV - 1907"- S. STAROSEL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Starosel, 4175, ул. ГЕОРГИ ДИМИТРОВ № 54</x:t>
   </x:si>
   <x:si>
     <x:t>Starosel</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Improved material base of the  center  for amateur groups in community centre "Geo Milev 1907" Starosel</x:t>
   </x:si>
   <x:si>
     <x:t>000455927 Narodno chitalishte "Ivan Vazov - 1904 g." gr. Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул. Ген. Гурко, номер 23</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.601-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in improving the environment in the "Ivan Vazov - 1904" Community Center in the town of Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.601-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Stimulating the development of the territory of the "Hisarya" MIG by renewing the equipment in the "Ivan Vazov - 1904" People's Community Center. Hisarya city</x:t>
   </x:si>
   <x:si>
-    <x:t>In execution (starting date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.602-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Development of tourism potential</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.601-0011</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>000455927 NCH "IVAN VAZOV - 1904" - gr. HISARYA</x:t>
   </x:si>
   <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, ул. ГЕН. ГУРКО № 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.167-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Internal Reconstruction and Repair of a Part of Interior Space in Ivan Vazov Chitalishte, from Regulated Area IV - Chitalishte, from 19a, according to the plan of the town of Hissarya</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул. ГЕН. ГУРКО, номер 23</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.057-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Social inclusion of representatives of vulnerable groups in the territory of Hisarya municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Hisarya, 4180, ул. ГЕН. ГУРКО № 23</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000457287 PUBLIC READING CENTER "ISKRA - 1938." - the town of HISARYA Primary School</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ЦАР АСЕН, номер 44</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Stimulating the development of the territory of the "Hisarya" MIG by renewing the equipment in the "Iskra-1938" People's Community Center, Miromir district, Hisarya</x:t>
   </x:si>
   <x:si>
     <x:t>000457749 community center  "Todor D. Pashkulov - 1928" in the village of Staro Jelezare</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Staro Zhelezare, 4165, ул. 23-та № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.167-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Repair of a hall, make-up room and a stage in the building of the community center  "Todor D. Pashkulov - 1928" in the village of Staro Jelezare.</x:t>
   </x:si>
   <x:si>
     <x:t>201563975 Natura Fit Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, Лиляна Димитрова, номер 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.257-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of refrigeration equipment and box pallets for storage to a plant for processing fruits and vegetables by drying</x:t>
   </x:si>
   <x:si>
     <x:t>000454017 UNITED SCHOOL HRISTO BOTEV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Krasnovo, 4178, ул. Първа" № 26</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Children are the key to life</x:t>
   </x:si>
   <x:si>
+    <x:t>000471671 MUNICIPALITY HISSARYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, ул. ГЕНЕРАЛ ГУРКО № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.167-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEATING INSTALLATION IN KINDER GARDEN “SUN”, VILLAGE PANICHERI, MUNICIPALITY HISARYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471671 Municipality of Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, бул. “Генерал Гурко” №14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.011-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Implementation of activities for improvement of species conservation status, part of the CLLD Strategy of Hisarya Local Action Group.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000471671 MUNICIPALITY OF HISARYA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, бул.Генерал Гурко №14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.015-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Children smiles</x:t>
+  </x:si>
+  <x:si>
     <x:t>000471671 Municipality Hissarya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, Бул. "Генерал Гурко" №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.273-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Repair, equipment and furnishing of" House of Traditions "in Staro Zhelezare village, Hisarya municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>000471671 Municipality of Hisarya</x:t>
-[...47 lines deleted...]
-    <x:t>"Construction of a dry fountain in the park" Momina Banya "in Hissarya and formation of an outdoor information and exploration area"</x:t>
+    <x:t>000471671 HISARIA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, Бул. "Генерал Гурко" 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chernichevo,Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.601-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delivery and installation of a combined outdoor fitness device in 2 separate positions:
+OP1:Delivery and installation of a combined fitness device in PI No.77270.502.2850,sq.36 according to the zoning plan of the city of Hisarya, Verigovo district OP2:Delivery and installation of a combined fitness device in UPI No.25, sq.11 according to the plan of the village of Chernichevo,Hisarya municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000471671 OBSHTINA HISARYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул. ГЕНЕРАЛ ГУРКО, номер 14</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.601-0007</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.601-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of the Water Pavilion at the "Momina Banya - Old" Bathhouse, Hisarya</x:t>
   </x:si>
   <x:si>
-    <x:t>Panicheri,Krastevich,Hisarya</x:t>
+    <x:t>Hisarya,Krastevich,Panicheri</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of equipment and furniture for buildings from the municipal building fund of Hisarya municipality, provided for the use of community centers in Hisarya municipality: c. Panicheri for the needs of the "Sokolov-1919" PN, in the district Momina Banya, Hisarya, for the needs of the "N.Y.Vaptsarov-1927, in the village Krastevich, municipality of Hisarya, for the needs of the "Strahil" borough.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>000471671 HISARIA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.602-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Delivery of a mobile stage with roof structure, stage lighting and sound system</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Hisarya, 4180, Бул. "Генерал Гурко" 14</x:t>
-[...15 lines deleted...]
-    <x:t>"Purchase of equipment (factory new and unused equipment) for the needs of the Archaeological Museum of Hisaria"</x:t>
+    <x:t>BG06RDNP001-19.601-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improvement of the exit of the town of Hisarya on road III-642, direction Mihiltsi village, Hisarya Municipality"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.602-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purchase of a drone for filming advertising content for the promotion of the Municipality of Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hisarya, 4180, бул. ГЕНЕРАЛ ГУРКО № 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.273-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Repair, equipment and furnishing of the Tourist Information Center in the town of Hissarya, purchase and placement of vending machines for souvenir coins on the territory of the municipality of Hissarya and purchase of necessary equipment and consumables for vending machines.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.273-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction of a dry fountain in the park" Momina Banya "in Hissarya and formation of an outdoor information and exploration area"</x:t>
   </x:si>
   <x:si>
     <x:t>000471671 	
 OBSHTINA HISARYA</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0015</x:t>
   </x:si>
   <x:si>
     <x:t>"Major repair of the roof of an existing building for the "House of Traditions" in the village of Staro Zhelezare, municipality of Hisarya"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бу. "Генерал Гурко" 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of park equipment / concrete products / - outdoor play tables in PI No. 77270.504.98833 under the CP of the town of Hisarya</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.601-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Purchase of equipment (factory new and unused equipment) for the needs of the Archaeological Museum of Hisaria"</x:t>
   </x:si>
   <x:si>
     <x:t>000453381 VASIL LEVSKI PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул. "Христо Ботев" № 61</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Dreams, hopes and faith are for the good of children</x:t>
   </x:si>
   <x:si>
     <x:t>000454519 KLIMENT OHRIDSKI PRIMARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, бул. "Иван Вазов" № 73</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.015-0005</x:t>
   </x:si>
   <x:si>
     <x:t>The world is wonderful with our children</x:t>
   </x:si>
@@ -768,54 +768,53 @@
     <x:t>Bulgaria, Panicheri, 4179, с.Паничери, община Хисаря, област Пловдивска</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.274-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Roof repair of St. Nicholas Temple, village of Panicheri, municipality of Hissarya, district of Plovdiv</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -866,85 +865,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1198,102 +1197,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K70"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="42.853482" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="21.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="21.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
@@ -1301,2287 +1282,2179 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="n">
+      <x:c r="F5" s="4">
         <x:v>49994.34</x:v>
       </x:c>
-      <x:c r="G5" s="4" t="n">
+      <x:c r="G5" s="4">
         <x:v>24997.17</x:v>
       </x:c>
-      <x:c r="H5" s="4" t="n">
+      <x:c r="H5" s="4">
         <x:v>24997.17</x:v>
       </x:c>
-      <x:c r="I5" s="4" t="n">
+      <x:c r="I5" s="4">
         <x:v>24997.17</x:v>
       </x:c>
-      <x:c r="J5" s="5" t="n">
+      <x:c r="J5" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F6" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J6" s="5" t="n">
+      <x:c r="F6" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G6" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H6" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I6" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J6" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="F7" s="4" t="n">
+      <x:c r="F7" s="4">
         <x:v>48496.04</x:v>
       </x:c>
-      <x:c r="G7" s="4" t="n">
+      <x:c r="G7" s="4">
         <x:v>36352.86</x:v>
       </x:c>
-      <x:c r="H7" s="4" t="n">
+      <x:c r="H7" s="4">
         <x:v>12143.18</x:v>
       </x:c>
-      <x:c r="I7" s="4" t="n">
+      <x:c r="I7" s="4">
         <x:v>36352.85</x:v>
       </x:c>
-      <x:c r="J7" s="5" t="n">
+      <x:c r="J7" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J8" s="5" t="n">
+      <x:c r="F8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J8" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="n">
+      <x:c r="F9" s="4">
         <x:v>41190.22</x:v>
       </x:c>
-      <x:c r="G9" s="4" t="n">
+      <x:c r="G9" s="4">
         <x:v>30892.64</x:v>
       </x:c>
-      <x:c r="H9" s="4" t="n">
+      <x:c r="H9" s="4">
         <x:v>10297.58</x:v>
       </x:c>
-      <x:c r="I9" s="4" t="n">
+      <x:c r="I9" s="4">
         <x:v>30892.64</x:v>
       </x:c>
-      <x:c r="J9" s="5" t="n">
+      <x:c r="J9" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F10" s="4" t="n">
+      <x:c r="F10" s="4">
         <x:v>30314.49</x:v>
       </x:c>
-      <x:c r="G10" s="4" t="n">
+      <x:c r="G10" s="4">
         <x:v>30314.49</x:v>
       </x:c>
-      <x:c r="H10" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="J10" s="5" t="n">
+      <x:c r="H10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J10" s="5">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="n">
+      <x:c r="F11" s="4">
         <x:v>44474.55</x:v>
       </x:c>
-      <x:c r="G11" s="4" t="n">
+      <x:c r="G11" s="4">
         <x:v>44474.55</x:v>
       </x:c>
-      <x:c r="H11" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I11" s="4" t="n">
+      <x:c r="H11" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I11" s="4">
         <x:v>44474.53</x:v>
       </x:c>
-      <x:c r="J11" s="5" t="n">
+      <x:c r="J11" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="n">
+      <x:c r="F12" s="4">
         <x:v>47500</x:v>
       </x:c>
-      <x:c r="G12" s="4" t="n">
+      <x:c r="G12" s="4">
         <x:v>23750</x:v>
       </x:c>
-      <x:c r="H12" s="4" t="n">
+      <x:c r="H12" s="4">
         <x:v>23750</x:v>
       </x:c>
-      <x:c r="I12" s="4" t="n">
+      <x:c r="I12" s="4">
         <x:v>23749.64</x:v>
       </x:c>
-      <x:c r="J12" s="5" t="n">
+      <x:c r="J12" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="F13" s="4" t="n">
+      <x:c r="F13" s="4">
         <x:v>34575.3</x:v>
       </x:c>
-      <x:c r="G13" s="4" t="n">
+      <x:c r="G13" s="4">
         <x:v>34575.3</x:v>
       </x:c>
-      <x:c r="H13" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I13" s="4" t="n">
+      <x:c r="H13" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I13" s="4">
         <x:v>34575.3</x:v>
       </x:c>
-      <x:c r="J13" s="5" t="n">
+      <x:c r="J13" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="n">
+      <x:c r="F14" s="4">
         <x:v>33768.08</x:v>
       </x:c>
-      <x:c r="G14" s="4" t="n">
+      <x:c r="G14" s="4">
         <x:v>33768.08</x:v>
       </x:c>
-      <x:c r="H14" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I14" s="4" t="n">
+      <x:c r="H14" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I14" s="4">
         <x:v>33768.07</x:v>
       </x:c>
-      <x:c r="J14" s="5" t="n">
+      <x:c r="J14" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="n">
+      <x:c r="F15" s="4">
         <x:v>35232.76</x:v>
       </x:c>
-      <x:c r="G15" s="4" t="n">
+      <x:c r="G15" s="4">
         <x:v>35232.76</x:v>
       </x:c>
-      <x:c r="H15" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I15" s="4" t="n">
+      <x:c r="H15" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I15" s="4">
         <x:v>35232.76</x:v>
       </x:c>
-      <x:c r="J15" s="5" t="n">
+      <x:c r="J15" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="F16" s="4" t="n">
+      <x:c r="F16" s="4">
         <x:v>34380.19</x:v>
       </x:c>
-      <x:c r="G16" s="4" t="n">
+      <x:c r="G16" s="4">
         <x:v>34380.19</x:v>
       </x:c>
-      <x:c r="H16" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I16" s="4" t="n">
+      <x:c r="H16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I16" s="4">
         <x:v>34380.18</x:v>
       </x:c>
-      <x:c r="J16" s="5" t="n">
+      <x:c r="J16" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
+      <x:c r="F17" s="4">
         <x:v>30365.02</x:v>
       </x:c>
-      <x:c r="G17" s="4" t="n">
+      <x:c r="G17" s="4">
         <x:v>22773.77</x:v>
       </x:c>
-      <x:c r="H17" s="4" t="n">
+      <x:c r="H17" s="4">
         <x:v>7591.25</x:v>
       </x:c>
-      <x:c r="I17" s="4" t="n">
+      <x:c r="I17" s="4">
         <x:v>22773.73</x:v>
       </x:c>
-      <x:c r="J17" s="5" t="n">
+      <x:c r="J17" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
+      <x:c r="F18" s="4">
         <x:v>49795.58</x:v>
       </x:c>
-      <x:c r="G18" s="4" t="n">
+      <x:c r="G18" s="4">
         <x:v>37346.68</x:v>
       </x:c>
-      <x:c r="H18" s="4" t="n">
+      <x:c r="H18" s="4">
         <x:v>12448.9</x:v>
       </x:c>
-      <x:c r="I18" s="4" t="n">
+      <x:c r="I18" s="4">
         <x:v>37346.69</x:v>
       </x:c>
-      <x:c r="J18" s="5" t="n">
+      <x:c r="J18" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="n">
+      <x:c r="F19" s="4">
         <x:v>45524.61</x:v>
       </x:c>
-      <x:c r="G19" s="4" t="n">
+      <x:c r="G19" s="4">
         <x:v>22762.3</x:v>
       </x:c>
-      <x:c r="H19" s="4" t="n">
+      <x:c r="H19" s="4">
         <x:v>22762.31</x:v>
       </x:c>
-      <x:c r="I19" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="J19" s="5" t="n">
+      <x:c r="I19" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J19" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J20" s="5" t="n">
+      <x:c r="F20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J20" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F21" s="4" t="n">
+      <x:c r="F21" s="4">
         <x:v>125778.86</x:v>
       </x:c>
-      <x:c r="G21" s="4" t="n">
+      <x:c r="G21" s="4">
         <x:v>113200.97</x:v>
       </x:c>
-      <x:c r="H21" s="4" t="n">
+      <x:c r="H21" s="4">
         <x:v>12577.89</x:v>
       </x:c>
-      <x:c r="I21" s="4" t="n">
+      <x:c r="I21" s="4">
         <x:v>113200.98</x:v>
       </x:c>
-      <x:c r="J21" s="5" t="n">
+      <x:c r="J21" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
+      <x:c r="F22" s="4">
         <x:v>49979.99</x:v>
       </x:c>
-      <x:c r="G22" s="4" t="n">
+      <x:c r="G22" s="4">
         <x:v>21803.99</x:v>
       </x:c>
-      <x:c r="H22" s="4" t="n">
+      <x:c r="H22" s="4">
         <x:v>28176</x:v>
       </x:c>
-      <x:c r="I22" s="4" t="n">
+      <x:c r="I22" s="4">
         <x:v>21804</x:v>
       </x:c>
-      <x:c r="J22" s="5" t="n">
+      <x:c r="J22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F23" s="4" t="n">
+      <x:c r="F23" s="4">
         <x:v>31917.39</x:v>
       </x:c>
-      <x:c r="G23" s="4" t="n">
+      <x:c r="G23" s="4">
         <x:v>31917.39</x:v>
       </x:c>
-      <x:c r="H23" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="J23" s="5" t="n">
+      <x:c r="H23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J23" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F24" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J24" s="5" t="n">
+      <x:c r="F24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J24" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="n">
+      <x:c r="F25" s="4">
         <x:v>38886.72</x:v>
       </x:c>
-      <x:c r="G25" s="4" t="n">
+      <x:c r="G25" s="4">
         <x:v>28479.82</x:v>
       </x:c>
-      <x:c r="H25" s="4" t="n">
+      <x:c r="H25" s="4">
         <x:v>10406.9</x:v>
       </x:c>
-      <x:c r="I25" s="4" t="n">
+      <x:c r="I25" s="4">
         <x:v>28479.85</x:v>
       </x:c>
-      <x:c r="J25" s="5" t="n">
+      <x:c r="J25" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F26" s="4" t="n">
+      <x:c r="F26" s="4">
         <x:v>16014.73</x:v>
       </x:c>
-      <x:c r="G26" s="4" t="n">
+      <x:c r="G26" s="4">
         <x:v>16014.73</x:v>
       </x:c>
-      <x:c r="H26" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="J26" s="5" t="n">
+      <x:c r="H26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J26" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F27" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>8</x:v>
+      <x:c r="F27" s="4">
+        <x:v>25559.9</x:v>
+      </x:c>
+      <x:c r="G27" s="4">
+        <x:v>25559.9</x:v>
+      </x:c>
+      <x:c r="H27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I27" s="4">
+        <x:v>25559.9</x:v>
+      </x:c>
+      <x:c r="J27" s="5">
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>6</x:v>
+      <x:c r="F28" s="4">
+        <x:v>13620.81</x:v>
+      </x:c>
+      <x:c r="G28" s="4">
+        <x:v>13620.81</x:v>
+      </x:c>
+      <x:c r="H28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I28" s="4">
+        <x:v>13620.82</x:v>
+      </x:c>
+      <x:c r="J28" s="5">
+        <x:v>8</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>4</x:v>
+      <x:c r="F29" s="4">
+        <x:v>7147.86</x:v>
+      </x:c>
+      <x:c r="G29" s="4">
+        <x:v>7147.86</x:v>
+      </x:c>
+      <x:c r="H29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I29" s="4">
+        <x:v>7147.86</x:v>
+      </x:c>
+      <x:c r="J29" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="F30" s="4">
+        <x:v>29930.53</x:v>
+      </x:c>
+      <x:c r="G30" s="4">
+        <x:v>29930.53</x:v>
+      </x:c>
+      <x:c r="H30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I30" s="4">
+        <x:v>29313.28</x:v>
+      </x:c>
+      <x:c r="J30" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="F31" s="4">
+        <x:v>48607.29</x:v>
+      </x:c>
+      <x:c r="G31" s="4">
+        <x:v>48607.29</x:v>
+      </x:c>
+      <x:c r="H31" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I31" s="4">
+        <x:v>48607.29</x:v>
+      </x:c>
+      <x:c r="J31" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="n">
+      <x:c r="F32" s="4">
         <x:v>10263.69</x:v>
       </x:c>
-      <x:c r="G32" s="4" t="n">
+      <x:c r="G32" s="4">
         <x:v>10263.69</x:v>
       </x:c>
-      <x:c r="H32" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I32" s="4" t="n">
+      <x:c r="H32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I32" s="4">
         <x:v>9425.67</x:v>
       </x:c>
-      <x:c r="J32" s="5" t="n">
+      <x:c r="J32" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
+      <x:c r="F33" s="4">
         <x:v>27423.86</x:v>
       </x:c>
-      <x:c r="G33" s="4" t="n">
+      <x:c r="G33" s="4">
         <x:v>27423.86</x:v>
       </x:c>
-      <x:c r="H33" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I33" s="4" t="n">
+      <x:c r="H33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I33" s="4">
         <x:v>27423.87</x:v>
       </x:c>
-      <x:c r="J33" s="5" t="n">
+      <x:c r="J33" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F34" s="4" t="n">
+      <x:c r="F34" s="4">
         <x:v>49472.6</x:v>
       </x:c>
-      <x:c r="G34" s="4" t="n">
+      <x:c r="G34" s="4">
         <x:v>24736.3</x:v>
       </x:c>
-      <x:c r="H34" s="4" t="n">
+      <x:c r="H34" s="4">
         <x:v>24736.3</x:v>
       </x:c>
-      <x:c r="I34" s="4" t="n">
+      <x:c r="I34" s="4">
         <x:v>24736.3</x:v>
       </x:c>
-      <x:c r="J34" s="5" t="n">
+      <x:c r="J34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F35" s="4" t="n">
+      <x:c r="F35" s="4">
         <x:v>38400.44</x:v>
       </x:c>
-      <x:c r="G35" s="4" t="n">
+      <x:c r="G35" s="4">
         <x:v>38400.44</x:v>
       </x:c>
-      <x:c r="H35" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I35" s="4" t="n">
+      <x:c r="H35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I35" s="4">
         <x:v>38400.44</x:v>
       </x:c>
-      <x:c r="J35" s="5" t="n">
+      <x:c r="J35" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F36" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F36" s="4">
+        <x:v>25260.28</x:v>
+      </x:c>
+      <x:c r="G36" s="4">
+        <x:v>25260.28</x:v>
+      </x:c>
+      <x:c r="H36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I36" s="4">
+        <x:v>25260.15</x:v>
+      </x:c>
+      <x:c r="J36" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F37" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J37" s="5" t="n">
+      <x:c r="F37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J37" s="5">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F38" s="4" t="n">
+      <x:c r="F38" s="4">
         <x:v>34517.15</x:v>
       </x:c>
-      <x:c r="G38" s="4" t="n">
+      <x:c r="G38" s="4">
         <x:v>34517.15</x:v>
       </x:c>
-      <x:c r="H38" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I38" s="4" t="n">
+      <x:c r="H38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
         <x:v>34517.13</x:v>
       </x:c>
-      <x:c r="J38" s="5" t="n">
+      <x:c r="J38" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="F39" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>11895.35</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>159</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="F40" s="4">
+        <x:v>10289.76</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>10289.76</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I40" s="4">
+        <x:v>10174.71</x:v>
+      </x:c>
+      <x:c r="J40" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>161</x:v>
-[...14 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J41" s="5">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>26</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>165</x:v>
-[...13 lines deleted...]
-      <x:c r="J42" s="5" t="n">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F42" s="4">
+        <x:v>9737.72</x:v>
+      </x:c>
+      <x:c r="G42" s="4">
+        <x:v>9737.72</x:v>
+      </x:c>
+      <x:c r="H42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I42" s="4">
+        <x:v>9737.72</x:v>
+      </x:c>
+      <x:c r="J42" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>167</x:v>
-[...14 lines deleted...]
-        <x:v>6</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F43" s="4">
+        <x:v>65363.47</x:v>
+      </x:c>
+      <x:c r="G43" s="4">
+        <x:v>65363.47</x:v>
+      </x:c>
+      <x:c r="H43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I43" s="4">
+        <x:v>65363.47</x:v>
+      </x:c>
+      <x:c r="J43" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>169</x:v>
-[...14 lines deleted...]
-        <x:v>10</x:v>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F44" s="4">
+        <x:v>113586.47</x:v>
+      </x:c>
+      <x:c r="G44" s="4">
+        <x:v>113586.47</x:v>
+      </x:c>
+      <x:c r="H44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I44" s="4">
+        <x:v>111201.62</x:v>
+      </x:c>
+      <x:c r="J44" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
-        <x:v>172</x:v>
-[...14 lines deleted...]
-        <x:v>7</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F45" s="4">
+        <x:v>14684.3</x:v>
+      </x:c>
+      <x:c r="G45" s="4">
+        <x:v>14684.3</x:v>
+      </x:c>
+      <x:c r="H45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I45" s="4">
+        <x:v>14684.3</x:v>
+      </x:c>
+      <x:c r="J45" s="5">
+        <x:v>6</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
-        <x:v>175</x:v>
-[...14 lines deleted...]
-        <x:v>7</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F46" s="4">
+        <x:v>23564.77</x:v>
+      </x:c>
+      <x:c r="G46" s="4">
+        <x:v>23564.77</x:v>
+      </x:c>
+      <x:c r="H46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J46" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K46" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F47" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="F47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J47" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>181</x:v>
-[...14 lines deleted...]
-        <x:v>4</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F48" s="4">
+        <x:v>41023.7</x:v>
+      </x:c>
+      <x:c r="G48" s="4">
+        <x:v>41023.7</x:v>
+      </x:c>
+      <x:c r="H48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I48" s="4">
+        <x:v>40665.6</x:v>
+      </x:c>
+      <x:c r="J48" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>184</x:v>
-[...13 lines deleted...]
-      <x:c r="J49" s="5" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F49" s="4">
+        <x:v>12731.17</x:v>
+      </x:c>
+      <x:c r="G49" s="4">
+        <x:v>12731.17</x:v>
+      </x:c>
+      <x:c r="H49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I49" s="4">
+        <x:v>12731.17</x:v>
+      </x:c>
+      <x:c r="J49" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F50" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="F50" s="4">
+        <x:v>14183.74</x:v>
+      </x:c>
+      <x:c r="G50" s="4">
+        <x:v>14183.74</x:v>
+      </x:c>
+      <x:c r="H50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I50" s="4">
+        <x:v>14183.75</x:v>
+      </x:c>
+      <x:c r="J50" s="5">
+        <x:v>4</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F51" s="4" t="n">
+      <x:c r="F51" s="4">
         <x:v>40077.25</x:v>
       </x:c>
-      <x:c r="G51" s="4" t="n">
+      <x:c r="G51" s="4">
         <x:v>40077.25</x:v>
       </x:c>
-      <x:c r="H51" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I51" s="4" t="n">
+      <x:c r="H51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I51" s="4">
         <x:v>40077.26</x:v>
       </x:c>
-      <x:c r="J51" s="5" t="n">
+      <x:c r="J51" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11">
       <x:c r="A52" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F52" s="4" t="n">
+      <x:c r="F52" s="4">
         <x:v>48173.45</x:v>
       </x:c>
-      <x:c r="G52" s="4" t="n">
+      <x:c r="G52" s="4">
         <x:v>48173.45</x:v>
       </x:c>
-      <x:c r="H52" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I52" s="4" t="n">
+      <x:c r="H52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I52" s="4">
         <x:v>48173.45</x:v>
       </x:c>
-      <x:c r="J52" s="5" t="n">
+      <x:c r="J52" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="F53" s="4" t="n">
+      <x:c r="F53" s="4">
         <x:v>50258.83</x:v>
       </x:c>
-      <x:c r="G53" s="4" t="n">
+      <x:c r="G53" s="4">
         <x:v>50258.83</x:v>
       </x:c>
-      <x:c r="H53" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I53" s="4" t="n">
+      <x:c r="H53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I53" s="4">
         <x:v>50258.83</x:v>
       </x:c>
-      <x:c r="J53" s="5" t="n">
+      <x:c r="J53" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="3" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F54" s="4" t="n">
+      <x:c r="F54" s="4">
         <x:v>25583.83</x:v>
       </x:c>
-      <x:c r="G54" s="4" t="n">
+      <x:c r="G54" s="4">
         <x:v>25583.83</x:v>
       </x:c>
-      <x:c r="H54" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I54" s="4" t="n">
+      <x:c r="H54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I54" s="4">
         <x:v>25583.82</x:v>
       </x:c>
-      <x:c r="J54" s="5" t="n">
+      <x:c r="J54" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K54" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F55" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J55" s="5" t="n">
+      <x:c r="F55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J55" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K55" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="3" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F56" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J56" s="5" t="n">
+      <x:c r="F56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J56" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F57" s="4" t="n">
+      <x:c r="F57" s="4">
         <x:v>49009.7</x:v>
       </x:c>
-      <x:c r="G57" s="4" t="n">
+      <x:c r="G57" s="4">
         <x:v>29405.81</x:v>
       </x:c>
-      <x:c r="H57" s="4" t="n">
+      <x:c r="H57" s="4">
         <x:v>19603.89</x:v>
       </x:c>
-      <x:c r="I57" s="4" t="n">
+      <x:c r="I57" s="4">
         <x:v>29405.81</x:v>
       </x:c>
-      <x:c r="J57" s="5" t="n">
+      <x:c r="J57" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F58" s="4" t="n">
+      <x:c r="F58" s="4">
         <x:v>49920</x:v>
       </x:c>
-      <x:c r="G58" s="4" t="n">
+      <x:c r="G58" s="4">
         <x:v>24960</x:v>
       </x:c>
-      <x:c r="H58" s="4" t="n">
+      <x:c r="H58" s="4">
         <x:v>24960</x:v>
       </x:c>
-      <x:c r="I58" s="4" t="n">
+      <x:c r="I58" s="4">
         <x:v>24960</x:v>
       </x:c>
-      <x:c r="J58" s="5" t="n">
+      <x:c r="J58" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F59" s="4" t="n">
+      <x:c r="F59" s="4">
         <x:v>41999.4</x:v>
       </x:c>
-      <x:c r="G59" s="4" t="n">
+      <x:c r="G59" s="4">
         <x:v>41999.4</x:v>
       </x:c>
-      <x:c r="H59" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I59" s="4" t="n">
+      <x:c r="H59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I59" s="4">
         <x:v>41999.41</x:v>
       </x:c>
-      <x:c r="J59" s="5" t="n">
+      <x:c r="J59" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11">
       <x:c r="A60" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F60" s="4" t="n">
+      <x:c r="F60" s="4">
         <x:v>117636.97</x:v>
       </x:c>
-      <x:c r="G60" s="4" t="n">
+      <x:c r="G60" s="4">
         <x:v>105873.28</x:v>
       </x:c>
-      <x:c r="H60" s="4" t="n">
+      <x:c r="H60" s="4">
         <x:v>11763.69</x:v>
       </x:c>
-      <x:c r="I60" s="4" t="n">
+      <x:c r="I60" s="4">
         <x:v>105873.27</x:v>
       </x:c>
-      <x:c r="J60" s="5" t="n">
+      <x:c r="J60" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K60" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11">
       <x:c r="A61" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F61" s="4" t="n">
+      <x:c r="F61" s="4">
         <x:v>15647.78</x:v>
       </x:c>
-      <x:c r="G61" s="4" t="n">
+      <x:c r="G61" s="4">
         <x:v>15647.78</x:v>
       </x:c>
-      <x:c r="H61" s="4" t="n">
-[...5 lines deleted...]
-      <x:c r="J61" s="5" t="n">
+      <x:c r="H61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J61" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K61" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11">
       <x:c r="A62" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F62" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J62" s="5" t="n">
+      <x:c r="F62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I62" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J62" s="5">
         <x:v>6</x:v>
       </x:c>
       <x:c r="K62" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11">
       <x:c r="A63" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="F63" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J63" s="5" t="n">
+      <x:c r="F63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J63" s="5">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K63" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11">
       <x:c r="A64" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F64" s="4" t="n">
+      <x:c r="F64" s="4">
         <x:v>11303.6</x:v>
       </x:c>
-      <x:c r="G64" s="4" t="n">
+      <x:c r="G64" s="4">
         <x:v>11303.6</x:v>
       </x:c>
-      <x:c r="H64" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I64" s="4" t="n">
+      <x:c r="H64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I64" s="4">
         <x:v>11191.92</x:v>
       </x:c>
-      <x:c r="J64" s="5" t="n">
+      <x:c r="J64" s="5">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K64" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
-    <x:row r="65" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="65" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:11">
       <x:c r="A66" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="B66" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="67" spans="1:11">
       <x:c r="A67" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="B67" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="68" spans="1:11">
       <x:c r="A68" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="B68" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="69" spans="1:11">
       <x:c r="A69" s="0" t="s">
-        <x:v>248</x:v>
-[...25 lines deleted...]
-      <x:c r="J69" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A65:J65"/>
     <x:mergeCell ref="A66:J66"/>
     <x:mergeCell ref="A67:J67"/>
     <x:mergeCell ref="A68:J68"/>
     <x:mergeCell ref="A69:J69"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>