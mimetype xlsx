--- v1 (2026-05-03)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6a4157bd084b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a80c6465e7c74e2abc7b7b5f3e28e80d.psmdcp" Id="R3c453ae080e94fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d09ba5846084872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aae2fe5bcdbd46d88dee69a2979b0912.psmdcp" Id="Ra8be6a247d8e474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -269,51 +269,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.247-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of agricultural machinery for growing</x:t>
   </x:si>
   <x:si>
     <x:t>ZS</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belovitsa, 4182, ул. 23-ТА №1</x:t>
   </x:si>
   <x:si>
     <x:t>Belovitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.247-0007</x:t>
   </x:si>
   <x:si>
     <x:t>INCREASING THE COMPETITIVENESS OF THE ZS NIKOLAY PETROV VIA PURCHASE OF A NEW TRACTOR INVENTORY AND BUILDING A CAMERA FOR STORAGE OF AGRICULTURAL PRODUCTION</x:t>
   </x:si>
   <x:si>
     <x:t>206303796 „INTIMEENGENERING” LTD</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Hisarya, 4180, ул. "Антон Иванов" №1Б, магазин 1</x:t>
+    <x:t>Bulgaria, Hisarya, 4180, бул. "Христо Ботев" № 22-2, ет.1, обект 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.023-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation development by INTIMEENGENERING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>115189903 Cooperative AGROKOMERS - 98</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, В. ПЕТЛЕШКОВ, номер 12</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.247-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the competitiveness of Cooperative "AGROCOMMERS - 98"</x:t>
   </x:si>
   <x:si>
     <x:t>205235253 LOGIN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, Георги С. Раковски, номер 13</x:t>
   </x:si>
@@ -491,73 +491,73 @@
   <x:si>
     <x:t>BG05M2OP001-3.015-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Children smiles</x:t>
   </x:si>
   <x:si>
     <x:t>000471671 Municipality Hissarya</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, Бул. "Генерал Гурко" №14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.273-0006</x:t>
   </x:si>
   <x:si>
     <x:t>"Repair, equipment and furnishing of" House of Traditions "in Staro Zhelezare village, Hisarya municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>000471671 HISARIA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, Бул. "Генерал Гурко" 14</x:t>
   </x:si>
   <x:si>
-    <x:t>Chernichevo,Hisarya</x:t>
+    <x:t>Hisarya,Chernichevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery and installation of a combined outdoor fitness device in 2 separate positions:
 OP1:Delivery and installation of a combined fitness device in PI No.77270.502.2850,sq.36 according to the zoning plan of the city of Hisarya, Verigovo district OP2:Delivery and installation of a combined fitness device in UPI No.25, sq.11 according to the plan of the village of Chernichevo,Hisarya municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000471671 OBSHTINA HISARYA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hisarya, 4180, ул. ГЕНЕРАЛ ГУРКО, номер 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Renovation of the Water Pavilion at the "Momina Banya - Old" Bathhouse, Hisarya</x:t>
   </x:si>
   <x:si>
-    <x:t>Hisarya,Krastevich,Panicheri</x:t>
+    <x:t>Hisarya,Panicheri,Krastevich</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Delivery of equipment and furniture for buildings from the municipal building fund of Hisarya municipality, provided for the use of community centers in Hisarya municipality: c. Panicheri for the needs of the "Sokolov-1919" PN, in the district Momina Banya, Hisarya, for the needs of the "N.Y.Vaptsarov-1927, in the village Krastevich, municipality of Hisarya, for the needs of the "Strahil" borough.</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.602-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Delivery of a mobile stage with roof structure, stage lighting and sound system</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.601-0007</x:t>
   </x:si>
   <x:si>
     <x:t>"Improvement of the exit of the town of Hisarya on road III-642, direction Mihiltsi village, Hisarya Municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.602-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of a drone for filming advertising content for the promotion of the Municipality of Hisarya</x:t>
@@ -1843,57 +1843,57 @@
       </x:c>
       <x:c r="J20" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="4">
-        <x:v>125778.86</x:v>
+        <x:v>125778.87</x:v>
       </x:c>
       <x:c r="G21" s="4">
         <x:v>113200.97</x:v>
       </x:c>
       <x:c r="H21" s="4">
-        <x:v>12577.89</x:v>
+        <x:v>12577.9</x:v>
       </x:c>
       <x:c r="I21" s="4">
         <x:v>113200.98</x:v>
       </x:c>
       <x:c r="J21" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">