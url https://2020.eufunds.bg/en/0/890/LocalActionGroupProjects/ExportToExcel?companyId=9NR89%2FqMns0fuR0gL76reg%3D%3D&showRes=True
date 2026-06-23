--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re170e541500644d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71dabe5817224b9caa38f43b671d3b0e.psmdcp" Id="R57a9fdc605854be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498112171e1844e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f43986dccd1e474187994da0fbbcc046.psmdcp" Id="Ra4015286878c4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -204,51 +204,51 @@
   <x:si>
     <x:t>"Support of the microenterprise ET "Vodenicarov - Petar Petrov" through the purchase of a wheel loader"</x:t>
   </x:si>
   <x:si>
     <x:t>204087499 GE - EL LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dragoman, 2210, ул. Петър Берон 32</x:t>
   </x:si>
   <x:si>
     <x:t>Nesla</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.258-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of agricultural farm in Dragoman, by buying potato cultivation equipment</x:t>
   </x:si>
   <x:si>
     <x:t>200884483 IF 2009 LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dragoman, 2210, ул. „Христо Ботев”, номер 55</x:t>
   </x:si>
   <x:si>
-    <x:t>Aldomirovtsi,Chorul,Dragoman,Dragotintsi,Izvor,Kalotina,Krusha,Vishan</x:t>
+    <x:t>Dragoman,Aldomirovtsi,Vishan,Dragotintsi,Izvor,Kalotina,Krusha,Chorul</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.258-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"PURCHASE OF AGRICULTURAL EQUIPMENT FOR PRODUCTION OF CEREALS AND OILS"</x:t>
   </x:si>
   <x:si>
     <x:t>206994666 MAESTRO MUSIC  LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Slivnitsa, 2200, ЦАР СИМЕОН ВЕЛИК, номер 38</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.356-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a recording studio in Slivnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>113552619 NIKOLINKA ALEKSIEVA - MANS ET</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gurgulyat, 2223, 1</x:t>
   </x:si>