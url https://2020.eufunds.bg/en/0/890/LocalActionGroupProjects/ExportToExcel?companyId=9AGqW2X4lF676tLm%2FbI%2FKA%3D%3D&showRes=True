--- v0 (2025-12-18)
+++ v1 (2026-05-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80db3c72fa074010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d58d6e9c7e74f47a2708c1d8b2951ee.psmdcp" Id="R80e767bb0df94629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e78ab27148470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbba8fb9a14a40bba7696cc1ab4f969c.psmdcp" Id="Rd3b312d0decb4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="269" uniqueCount="269">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Address</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Project proposal number</x:t>
   </x:si>
   <x:si>
     <x:t>Project Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
@@ -99,62 +99,62 @@
     <x:t>BG06RDNP001-19.424-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of equipment for a workshop for the production of corrugated products</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">206166225 "Zaira-DT" Ltd.
 </x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.653-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Investments in technological equipment and furniture for the company "Zaira-DT"  Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>201335861 ZAIRA-Z.Z. LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kukorevo, 8673, общ. Тунджа, с. Кукорево, Адрес: ул."Димитър Благоев" 12</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.749-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in new equipment for ZAIRA-Z.Z. LTD</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.432-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Investments in equipment for the production of chips and pellets</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.749-0005</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>204546109 NADEJDA-T 2017 LTD.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bolyarsko, 8631, УЛ. " КОКИЧЕ" 1</x:t>
   </x:si>
   <x:si>
     <x:t>Bolyarsko</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.077-0003</x:t>
   </x:si>
   <x:si>
     <x:t>HOUSEHOLD INTEGRATED SERVICES FOR THE LOCAL COMMUNITY OF THE VILLAGE OF BOLYARSKO</x:t>
   </x:si>
   <x:si>
     <x:t>128501018 "AGRA - 99" Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Savino, 8643, ул. „Дойчо Колев“ № 2</x:t>
   </x:si>
   <x:si>
     <x:t>Savino</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.430-0009</x:t>
@@ -162,63 +162,63 @@
   <x:si>
     <x:t>"Purchase of agricultural machinery for the needs of a farm in the village of Savino"</x:t>
   </x:si>
   <x:si>
     <x:t>206595247 "PAVLOVI AGRO AY TI" LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Karavelovo, 8647, ул. „Желязко Петков“ № 44</x:t>
   </x:si>
   <x:si>
     <x:t>Karavelovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.430-0012</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of agricultural machinery for the needs of a farm in the village of Karavelovo, municipality of Tundzha"</x:t>
   </x:si>
   <x:si>
     <x:t>202009523 AGRO PLAM ZAVOY LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Zavoy, 8633, местност "До гробищата" -стопански двор</x:t>
   </x:si>
   <x:si>
+    <x:t>Zavoy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.430-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modernization of farm</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.430-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of agricultural machinery</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Modernization of farm</x:t>
   </x:si>
   <x:si>
     <x:t>128590472 AGROTRADE Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Okop, 8669, ВАСИЛ ЛЕВСКИ, номер 20</x:t>
   </x:si>
   <x:si>
     <x:t>Okop</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.430-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of header for corn</x:t>
   </x:si>
   <x:si>
     <x:t>201137267 ALBENA 2010</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, ул. ТЪРГОВСКА, номер 29, вx. Г, ет. 2, ап. 21</x:t>
   </x:si>
   <x:si>
     <x:t>Roza</x:t>
   </x:si>
@@ -478,212 +478,209 @@
     <x:t>Bulgaria, Roza, 8630, ул. "Петър Момчилов" № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.218-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Continuity, preservation and promotion of local identity and intangible cultural heritage on the territory of LAG-Tundzha. The amateur groups from the small settlements - a bridge between the generations</x:t>
   </x:si>
   <x:si>
     <x:t>000962290 "VASIL LEVSKI" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tenevo, 8672, ул. Г.ДИМИТРОВ № 50</x:t>
   </x:si>
   <x:si>
     <x:t>Kukorevo,Tenevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.014-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A new future for traditional professions in the digital age
 Focus: Towards new professional horizons through a humanitarian approach in an interactive classroom</x:t>
   </x:si>
   <x:si>
+    <x:t>000970457 Municipality "Tundzha"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, Площад "Освобождение" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krumovo,Tenevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.249-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reconstruction and repair of municipal educational infrastructure of local importance-Overhaul of kindergarten,located in Regulated plot XIV,square 16 under the Detailed Development Plan of the village of Krumovo and overhaul of the heating installation of Vassil Levski Primary School,located in UPI I,kv.50 according to the Detailed Development Plan of the village of Tenevo,Municipality "Tundzha"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970457 Municipality Tundzha</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, пл. "Освобождение" № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Botevo,Tenevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.249-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction, reconstruction and / or rehabilitation of "Strandzha "str.  from axis point  131 to 132, Botevo village; "P. Volov " str. from axis point  203 to 143 and "Pop Andrew" str. from axis point  204 to 205,  Tenevo village, Municipality "Tundzha"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bezmer,Kukorevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.249-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction and reconstruction of sports infrastructure - Reconstruction of a sports playground, located in UPI III, kv. 37 under the Detailed Development Plan of Bezmer village and Reconstruction of a sports playground, located in UPI XI, kv.20 according to the Detailed Development Plan of Kukorevo village,  Municipality Tundzha"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Yambol, 8600, пл. "Освобождение" 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.072-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Project "Providing employment through training of people remote from the labor market on the territory of Municipality Tundzha"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.218-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Creative residence Tundzha- marketing and promotion of local heritage with the means of art, folklore and traditions</x:t>
+  </x:si>
+  <x:si>
     <x:t>000970457 Tundzha municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>Bulgaria, Yambol, 8600, пл. "Освобождение" № 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.218-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Supporting the holding of local holidays, customs and traditions on the territory of the Tundzha LAG. Support for the activity of the people's chitalishte - potential for revitalization of the rural communities"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.218-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Creation, development and promotion of a regional collective brand on the territory of LAG-Tundzha, based on local identity"</x:t>
   </x:si>
   <x:si>
-    <x:t>000970457 Municipality Tundzha</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Chelnik,Tarnava</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.249-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction and repair of objects related to cultural life - Repair of the building of a community center in UPI VI, quarter  9 according to the Detailed Development Plan of Tarnava village and Repair of the building of a community center in UPI VIII, quarter 15 according to the Detailed Development Plan of Chelnik village, Municipality of Tundzha"</x:t>
   </x:si>
   <x:si>
     <x:t>Pobeda</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.657-0002</x:t>
   </x:si>
   <x:si>
-    <x:t>''Improvement of UPI III in district 36 under the PUP of the village of Pobeda", second stage: construction of a sidewalk, playground and part "El"</x:t>
+    <x:t>'Improvement of UPI III in district 36 under the PUP of the village of Pobeda", second stage: construction of a sidewalk, playground and part "El"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.657-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation of the building of the "Zora 1928" public elementary school, located in UPI VI-282, quarter 36 according to the PUP of Hanovo village, Tundzha Municipality - II stage"</x:t>
   </x:si>
   <x:si>
-    <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>000970457 Tundzha Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. Освобождение № 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Asenovo,Bezmer,Bolyarsko,Botevo,Boyadzhik,Chargan,Chelnik,Drama,Drazhevo,Dryanovo,Galabintsi,General Inzovo,General Toshevo,Golyam Manastir,Hadzhidimitrovo,Hanovo,Kabile,Kalchevo,Karavelovo,Konevets,Kozarevo,Krumovo,Kukorevo,Malomir,Meden Kladenets,Mezhda,Miladinovtsi,Mogila,Okop,Ovchi Kladenets,Pobeda,Robovo,Roza,Savino,Simeonovo,Skalitsa,Slamino,Stara Reka,Tarnava,Tenevo,Veselinovo,Vidintsi,Zavoy,Zlatari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.852-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Improving the quality of life for local communities through investments in the development of small-scale infrastructure in all settlements of the "Tundzha" Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.853-0001</x:t>
   </x:si>
   <x:si>
     <x:t>New opportunities for promoting the natural and cultural-historical heritage in the territory of Tundzha Municipality and unlocking the potential for tourism development</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, площад Освобождение № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargan,Drama,Slamino,Tarnava,Veselinovo,Zavoy,Chelnik,Okop,Skalitsa,Golyam Manastir,Kabile,Mezhda,General Inzovo,Mogila,Bolyarsko,Drazhevo,Vidintsi,Hanovo,Kalchevo,Savino,Botevo,Boyadzhik,Meden Kladenets,Pobeda,Roza,Stara Reka,Bezmer,General Toshevo,Kukorevo,Malomir,Robovo,Tenevo,Ovchi Kladenets,Simeonovo,Zlatari,Asenovo,Dryanovo,Hadzhidimitrovo,Galabintsi,Karavelovo,Konevets,Kozarevo,Krumovo,Miladinovtsi</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.852-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of recreation areas in 44 settlements on the territory of Tundzha municipality</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.657-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Delivery and installation of street accessories (street signs and pylons) in 44 settlements on the territory of Tundzha Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.077-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"TUNDZHA" SOCIAL PLATFORM - OPPORTUNITIES FOR ACTIVE INCLUSION IN THE SMALL SETTLEMENTS OF RURAL TYPE "</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.014-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Colorful palette - innovation for inclusion</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 MUNICIPALITY TUNDZHA</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.162-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Building a Visitor Center - Applied Training Center for Development and Preservation of Local Traditions, Customs and Crafts in General Inzovo Village, Tundzha Municipality"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.657-0001</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>000961611 Primary school" St. Cyril and Methodius"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Veselinovo, 8632, ул." Христо Ботев " № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.014-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"School in action"</x:t>
   </x:si>
   <x:si>
     <x:t>000961718 Primary School "Sv. Sv.Kiril amp; Metodii”, Drazhevo village</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Drazhevo, 8634, ул. "Подем" №11</x:t>
   </x:si>
   <x:si>
     <x:t>Drazhevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.014-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"DIRECTIONS - Interactions in the school community for full integration, equal access to quality education and successful future realization of students from small settlements"</x:t>
@@ -781,97 +778,96 @@
   <x:si>
     <x:t>BG06RDNP001-19.249-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Reconfiguration and reconstruction of existing buildings, from main and complementary construction type, for the Cultural Center "The House"</x:t>
   </x:si>
   <x:si>
     <x:t>205515537 Ecology, communications and society Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vladaya, 1641, Пернишко шосе, номер 25</x:t>
   </x:si>
   <x:si>
     <x:t>BG16M1OP002-3.018-0001</x:t>
   </x:si>
   <x:si>
     <x:t>IMPROVING THE STATE OF THE NATURE CONSERVATION OF TARGET SPECIES IN THE NATURA 2000 NETWORK THROUGH THE COMMUNITY-LED LOCAL DEVELOPMENT APPROACH IN THE TERRITORY OF THE LAG TUNDZHA</x:t>
   </x:si>
   <x:si>
     <x:t>205481326 Fondacia "ZA SHTASTLIVO DETSTVO"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mogila, 8627, ул. "Възраждане" 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.249-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Construction of a public support center and purchase of equipment and furniture"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.077-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Improving access to social services and better employability in Tundja Municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.249-0007</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>206798315 HYDRO DRILLING LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malomir, 8650, "Рожен", номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>Malomir</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.653-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of Drilling Equipment"</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
-    <x:t>All amounts are in Bulgarian lev (BGN) / 1 EUR = 1,95583 BGN</x:t>
+    <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -915,93 +911,100 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
-  <x:cellStyleXfs count="6">
+  <x:cellStyleXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="6">
+  <x:cellXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1254,102 +1257,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="42.853482" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="21.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="21.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
@@ -1357,2392 +1342,2284 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J5" s="5" t="n">
+      <x:c r="F5" s="4">
+        <x:v>93071.91</x:v>
+      </x:c>
+      <x:c r="G5" s="4">
+        <x:v>93071.91</x:v>
+      </x:c>
+      <x:c r="H5" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I5" s="4">
+        <x:v>93071.9</x:v>
+      </x:c>
+      <x:c r="J5" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F6" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J6" s="5" t="n">
+      <x:c r="F6" s="4">
+        <x:v>56990.9</x:v>
+      </x:c>
+      <x:c r="G6" s="4">
+        <x:v>42563.52</x:v>
+      </x:c>
+      <x:c r="H6" s="4">
+        <x:v>14427.38</x:v>
+      </x:c>
+      <x:c r="I6" s="4">
+        <x:v>42563.52</x:v>
+      </x:c>
+      <x:c r="J6" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="F7" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J7" s="5" t="n">
+      <x:c r="F7" s="4">
+        <x:v>36703.52</x:v>
+      </x:c>
+      <x:c r="G7" s="4">
+        <x:v>27527.63</x:v>
+      </x:c>
+      <x:c r="H7" s="4">
+        <x:v>9175.89</x:v>
+      </x:c>
+      <x:c r="I7" s="4">
+        <x:v>27527.62</x:v>
+      </x:c>
+      <x:c r="J7" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="F8" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G8" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H8" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I8" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J8" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="F9" s="4">
+        <x:v>127822.97</x:v>
+      </x:c>
+      <x:c r="G9" s="4">
+        <x:v>63911.48</x:v>
+      </x:c>
+      <x:c r="H9" s="4">
+        <x:v>63911.49</x:v>
+      </x:c>
+      <x:c r="I9" s="4">
+        <x:v>63911.49</x:v>
+      </x:c>
+      <x:c r="J9" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F10" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J10" s="5" t="n">
+      <x:c r="F10" s="4">
+        <x:v>69735.08</x:v>
+      </x:c>
+      <x:c r="G10" s="4">
+        <x:v>69735.08</x:v>
+      </x:c>
+      <x:c r="H10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I10" s="4">
+        <x:v>69735.08</x:v>
+      </x:c>
+      <x:c r="J10" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J11" s="5" t="n">
+      <x:c r="F11" s="4">
+        <x:v>50732.38</x:v>
+      </x:c>
+      <x:c r="G11" s="4">
+        <x:v>25366.19</x:v>
+      </x:c>
+      <x:c r="H11" s="4">
+        <x:v>25366.19</x:v>
+      </x:c>
+      <x:c r="I11" s="4">
+        <x:v>25366.19</x:v>
+      </x:c>
+      <x:c r="J11" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J12" s="5" t="n">
+      <x:c r="F12" s="4">
+        <x:v>58970.37</x:v>
+      </x:c>
+      <x:c r="G12" s="4">
+        <x:v>25564.6</x:v>
+      </x:c>
+      <x:c r="H12" s="4">
+        <x:v>33405.77</x:v>
+      </x:c>
+      <x:c r="I12" s="4">
+        <x:v>25564.58</x:v>
+      </x:c>
+      <x:c r="J12" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
-        <x:v>51</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F13" s="4">
+        <x:v>52652.85</x:v>
+      </x:c>
+      <x:c r="G13" s="4">
+        <x:v>25564.6</x:v>
+      </x:c>
+      <x:c r="H13" s="4">
+        <x:v>27088.25</x:v>
+      </x:c>
+      <x:c r="I13" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J13" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="F14" s="4">
+        <x:v>51129.2</x:v>
+      </x:c>
+      <x:c r="G14" s="4">
+        <x:v>25564.6</x:v>
+      </x:c>
+      <x:c r="H14" s="4">
+        <x:v>25564.6</x:v>
+      </x:c>
+      <x:c r="I14" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J14" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J15" s="5" t="n">
+      <x:c r="F15" s="4">
+        <x:v>32211.38</x:v>
+      </x:c>
+      <x:c r="G15" s="4">
+        <x:v>16105.69</x:v>
+      </x:c>
+      <x:c r="H15" s="4">
+        <x:v>16105.69</x:v>
+      </x:c>
+      <x:c r="I15" s="4">
+        <x:v>16105.69</x:v>
+      </x:c>
+      <x:c r="J15" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F16" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J16" s="5" t="n">
+      <x:c r="F16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J16" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J17" s="5" t="n">
+      <x:c r="F17" s="4">
+        <x:v>8745.62</x:v>
+      </x:c>
+      <x:c r="G17" s="4">
+        <x:v>6559.22</x:v>
+      </x:c>
+      <x:c r="H17" s="4">
+        <x:v>2186.4</x:v>
+      </x:c>
+      <x:c r="I17" s="4">
+        <x:v>6559.21</x:v>
+      </x:c>
+      <x:c r="J17" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J18" s="5" t="n">
+      <x:c r="F18" s="4">
+        <x:v>50919.3</x:v>
+      </x:c>
+      <x:c r="G18" s="4">
+        <x:v>25459.65</x:v>
+      </x:c>
+      <x:c r="H18" s="4">
+        <x:v>25459.65</x:v>
+      </x:c>
+      <x:c r="I18" s="4">
+        <x:v>25459.64</x:v>
+      </x:c>
+      <x:c r="J18" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
-        <x:v>51</x:v>
-[...13 lines deleted...]
-      <x:c r="J19" s="5" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F19" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G19" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H19" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I19" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J19" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J20" s="5" t="n">
+      <x:c r="F20" s="4">
+        <x:v>36506.25</x:v>
+      </x:c>
+      <x:c r="G20" s="4">
+        <x:v>18253.12</x:v>
+      </x:c>
+      <x:c r="H20" s="4">
+        <x:v>18253.13</x:v>
+      </x:c>
+      <x:c r="I20" s="4">
+        <x:v>18253.12</x:v>
+      </x:c>
+      <x:c r="J20" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F21" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J21" s="5" t="n">
+      <x:c r="F21" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G21" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H21" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I21" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J21" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J22" s="5" t="n">
+      <x:c r="F22" s="4">
+        <x:v>124199.44</x:v>
+      </x:c>
+      <x:c r="G22" s="4">
+        <x:v>111779.49</x:v>
+      </x:c>
+      <x:c r="H22" s="4">
+        <x:v>12419.95</x:v>
+      </x:c>
+      <x:c r="I22" s="4">
+        <x:v>111779.5</x:v>
+      </x:c>
+      <x:c r="J22" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F23" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J23" s="5" t="n">
+      <x:c r="F23" s="4">
+        <x:v>52499.7</x:v>
+      </x:c>
+      <x:c r="G23" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H23" s="4">
+        <x:v>26935.11</x:v>
+      </x:c>
+      <x:c r="I23" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J23" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F24" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J24" s="5" t="n">
+      <x:c r="F24" s="4">
+        <x:v>68158.08</x:v>
+      </x:c>
+      <x:c r="G24" s="4">
+        <x:v>51118.59</x:v>
+      </x:c>
+      <x:c r="H24" s="4">
+        <x:v>17039.49</x:v>
+      </x:c>
+      <x:c r="I24" s="4">
+        <x:v>51118.55</x:v>
+      </x:c>
+      <x:c r="J24" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J25" s="5" t="n">
+      <x:c r="F25" s="4">
+        <x:v>122446.3</x:v>
+      </x:c>
+      <x:c r="G25" s="4">
+        <x:v>60064.22</x:v>
+      </x:c>
+      <x:c r="H25" s="4">
+        <x:v>62382.08</x:v>
+      </x:c>
+      <x:c r="I25" s="4">
+        <x:v>64887.19</x:v>
+      </x:c>
+      <x:c r="J25" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F26" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J26" s="5" t="n">
+      <x:c r="F26" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G26" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H26" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I26" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F27" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J27" s="5" t="n">
+      <x:c r="F27" s="4">
+        <x:v>19020.07</x:v>
+      </x:c>
+      <x:c r="G27" s="4">
+        <x:v>9510.04</x:v>
+      </x:c>
+      <x:c r="H27" s="4">
+        <x:v>9510.03</x:v>
+      </x:c>
+      <x:c r="I27" s="4">
+        <x:v>9510.03</x:v>
+      </x:c>
+      <x:c r="J27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J28" s="5" t="n">
+      <x:c r="F28" s="4">
+        <x:v>51129.18</x:v>
+      </x:c>
+      <x:c r="G28" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="H28" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="I28" s="4">
+        <x:v>25564.59</x:v>
+      </x:c>
+      <x:c r="J28" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J29" s="5" t="n">
+      <x:c r="F29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J29" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J30" s="5" t="n">
+      <x:c r="F30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J31" s="5" t="n">
+      <x:c r="F31" s="4">
+        <x:v>179767.15</x:v>
+      </x:c>
+      <x:c r="G31" s="4">
+        <x:v>161790.44</x:v>
+      </x:c>
+      <x:c r="H31" s="4">
+        <x:v>17976.71</x:v>
+      </x:c>
+      <x:c r="I31" s="4">
+        <x:v>161790.44</x:v>
+      </x:c>
+      <x:c r="J31" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J32" s="5" t="n">
+      <x:c r="F32" s="4">
+        <x:v>148399.91</x:v>
+      </x:c>
+      <x:c r="G32" s="4">
+        <x:v>133559.92</x:v>
+      </x:c>
+      <x:c r="H32" s="4">
+        <x:v>14839.99</x:v>
+      </x:c>
+      <x:c r="I32" s="4">
+        <x:v>133559.92</x:v>
+      </x:c>
+      <x:c r="J32" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J33" s="5" t="n">
+      <x:c r="F33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F34" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J34" s="5" t="n">
+      <x:c r="F34" s="4">
+        <x:v>49925.89</x:v>
+      </x:c>
+      <x:c r="G34" s="4">
+        <x:v>49925.89</x:v>
+      </x:c>
+      <x:c r="H34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I34" s="4">
+        <x:v>49925.89</x:v>
+      </x:c>
+      <x:c r="J34" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F35" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J35" s="5" t="n">
+      <x:c r="F35" s="4">
+        <x:v>14999.65</x:v>
+      </x:c>
+      <x:c r="G35" s="4">
+        <x:v>14999.65</x:v>
+      </x:c>
+      <x:c r="H35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I35" s="4">
+        <x:v>14997.62</x:v>
+      </x:c>
+      <x:c r="J35" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F36" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J36" s="5" t="n">
+      <x:c r="F36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J36" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>158</x:v>
-[...14 lines deleted...]
-        <x:v>13</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F37" s="4">
+        <x:v>110514.78</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>98372.55</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
+        <x:v>12142.23</x:v>
+      </x:c>
+      <x:c r="I37" s="4">
+        <x:v>98160.94</x:v>
+      </x:c>
+      <x:c r="J37" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>160</x:v>
-[...13 lines deleted...]
-      <x:c r="J38" s="5" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F38" s="4">
+        <x:v>108595.42</x:v>
+      </x:c>
+      <x:c r="G38" s="4">
+        <x:v>82896.9</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
+        <x:v>25698.52</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
+        <x:v>82896.9</x:v>
+      </x:c>
+      <x:c r="J38" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>164</x:v>
-[...14 lines deleted...]
-        <x:v>16</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F39" s="4">
+        <x:v>114198.47</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>114198.47</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>114198.47</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>169</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F40" s="4">
+        <x:v>137806.67</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>137806.67</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I40" s="4">
+        <x:v>137806.66</x:v>
+      </x:c>
+      <x:c r="J40" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B41" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="B41" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>172</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F41" s="4">
+        <x:v>14980.88</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>14980.88</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I41" s="4">
+        <x:v>14980.85</x:v>
+      </x:c>
+      <x:c r="J41" s="5">
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>175</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="F42" s="4">
+        <x:v>14882.83</x:v>
+      </x:c>
+      <x:c r="G42" s="4">
+        <x:v>14882.83</x:v>
+      </x:c>
+      <x:c r="H42" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I42" s="4">
+        <x:v>12359.96</x:v>
+      </x:c>
+      <x:c r="J42" s="5">
+        <x:v>13</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B43" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="B43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C43" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F43" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J43" s="5" t="n">
+      <x:c r="F43" s="4">
+        <x:v>15707.23</x:v>
+      </x:c>
+      <x:c r="G43" s="4">
+        <x:v>14991.41</x:v>
+      </x:c>
+      <x:c r="H43" s="4">
+        <x:v>715.82</x:v>
+      </x:c>
+      <x:c r="I43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J43" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F44" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J44" s="5" t="n">
+      <x:c r="F44" s="4">
+        <x:v>117741.37</x:v>
+      </x:c>
+      <x:c r="G44" s="4">
+        <x:v>117741.37</x:v>
+      </x:c>
+      <x:c r="H44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I44" s="4">
+        <x:v>176059.87</x:v>
+      </x:c>
+      <x:c r="J44" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E45" s="3" t="s">
+      <x:c r="E45" s="6" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F45" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J45" s="5" t="n">
+      <x:c r="F45" s="4">
+        <x:v>44216.22</x:v>
+      </x:c>
+      <x:c r="G45" s="4">
+        <x:v>44216.22</x:v>
+      </x:c>
+      <x:c r="H45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I45" s="4">
+        <x:v>44216.22</x:v>
+      </x:c>
+      <x:c r="J45" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="3" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F46" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>29</x:v>
+      <x:c r="F46" s="4">
+        <x:v>51584.8</x:v>
+      </x:c>
+      <x:c r="G46" s="4">
+        <x:v>51584.8</x:v>
+      </x:c>
+      <x:c r="H46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I46" s="4">
+        <x:v>48365.6</x:v>
+      </x:c>
+      <x:c r="J46" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K46" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>191</x:v>
-[...14 lines deleted...]
-        <x:v>5</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F47" s="4">
+        <x:v>197747.62</x:v>
+      </x:c>
+      <x:c r="G47" s="4">
+        <x:v>197747.62</x:v>
+      </x:c>
+      <x:c r="H47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I47" s="4">
+        <x:v>197747.59</x:v>
+      </x:c>
+      <x:c r="J47" s="5">
+        <x:v>7</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D48" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D48" s="3" t="s">
+      <x:c r="E48" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E48" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J48" s="5" t="n">
+      <x:c r="F48" s="4">
+        <x:v>6841.07</x:v>
+      </x:c>
+      <x:c r="G48" s="4">
+        <x:v>6841.07</x:v>
+      </x:c>
+      <x:c r="H48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I48" s="4">
+        <x:v>6841.09</x:v>
+      </x:c>
+      <x:c r="J48" s="5">
         <x:v>5</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D49" s="3" t="s">
+      <x:c r="E49" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E49" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>14</x:v>
+      <x:c r="F49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J49" s="5">
+        <x:v>5</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E50" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>25</x:v>
+      <x:c r="F50" s="4">
+        <x:v>134877.39</x:v>
+      </x:c>
+      <x:c r="G50" s="4">
+        <x:v>134877.39</x:v>
+      </x:c>
+      <x:c r="H50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I50" s="4">
+        <x:v>67438.69</x:v>
+      </x:c>
+      <x:c r="J50" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D51" s="3" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="B51" s="3" t="s">
-[...5 lines deleted...]
-      <x:c r="D51" s="3" t="s">
+      <x:c r="E51" s="3" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E51" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>18</x:v>
+      <x:c r="F51" s="4">
+        <x:v>170268.78</x:v>
+      </x:c>
+      <x:c r="G51" s="4">
+        <x:v>170268.78</x:v>
+      </x:c>
+      <x:c r="H51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I51" s="4">
+        <x:v>170268.77</x:v>
+      </x:c>
+      <x:c r="J51" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11">
       <x:c r="A52" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E52" s="3" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E52" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F52" s="4">
+        <x:v>189027.18</x:v>
+      </x:c>
+      <x:c r="G52" s="4">
+        <x:v>189027.18</x:v>
+      </x:c>
+      <x:c r="H52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I52" s="4">
+        <x:v>189027.18</x:v>
+      </x:c>
+      <x:c r="J52" s="5">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D53" s="3" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D53" s="3" t="s">
+      <x:c r="E53" s="3" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E53" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>7</x:v>
+      <x:c r="F53" s="4">
+        <x:v>187587.06</x:v>
+      </x:c>
+      <x:c r="G53" s="4">
+        <x:v>145800.17</x:v>
+      </x:c>
+      <x:c r="H53" s="4">
+        <x:v>41786.89</x:v>
+      </x:c>
+      <x:c r="I53" s="4">
+        <x:v>138956.79</x:v>
+      </x:c>
+      <x:c r="J53" s="5">
+        <x:v>18</x:v>
       </x:c>
       <x:c r="K53" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="3" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E54" s="3" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E54" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J54" s="5" t="n">
+      <x:c r="F54" s="4">
+        <x:v>67342.26</x:v>
+      </x:c>
+      <x:c r="G54" s="4">
+        <x:v>67342.26</x:v>
+      </x:c>
+      <x:c r="H54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I54" s="4">
+        <x:v>67342.23</x:v>
+      </x:c>
+      <x:c r="J54" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K54" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="3" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="B55" s="3" t="s">
+      <x:c r="C55" s="3" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="s">
+      <x:c r="D55" s="3" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D55" s="3" t="s">
+      <x:c r="E55" s="3" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E55" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J55" s="5" t="n">
+      <x:c r="F55" s="4">
+        <x:v>62897.21</x:v>
+      </x:c>
+      <x:c r="G55" s="4">
+        <x:v>62897.21</x:v>
+      </x:c>
+      <x:c r="H55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I55" s="4">
+        <x:v>62897.2</x:v>
+      </x:c>
+      <x:c r="J55" s="5">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="3" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E56" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E56" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J56" s="5" t="n">
+      <x:c r="F56" s="4">
+        <x:v>36534.27</x:v>
+      </x:c>
+      <x:c r="G56" s="4">
+        <x:v>36534.27</x:v>
+      </x:c>
+      <x:c r="H56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I56" s="4">
+        <x:v>36534.27</x:v>
+      </x:c>
+      <x:c r="J56" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E57" s="3" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E57" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J57" s="5" t="n">
+      <x:c r="F57" s="4">
+        <x:v>8065.34</x:v>
+      </x:c>
+      <x:c r="G57" s="4">
+        <x:v>8065.34</x:v>
+      </x:c>
+      <x:c r="H57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I57" s="4">
+        <x:v>7942.61</x:v>
+      </x:c>
+      <x:c r="J57" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="B58" s="3" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E58" s="3" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E58" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J58" s="5" t="n">
+      <x:c r="F58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J58" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B59" s="3" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E59" s="3" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E59" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J59" s="5" t="n">
+      <x:c r="F59" s="4">
+        <x:v>95480.52</x:v>
+      </x:c>
+      <x:c r="G59" s="4">
+        <x:v>95480.52</x:v>
+      </x:c>
+      <x:c r="H59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I59" s="4">
+        <x:v>95480.54</x:v>
+      </x:c>
+      <x:c r="J59" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K59" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11">
       <x:c r="A60" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="B60" s="3" t="s">
+      <x:c r="C60" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="s">
+      <x:c r="D60" s="3" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D60" s="3" t="s">
+      <x:c r="E60" s="3" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E60" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J60" s="5" t="n">
+      <x:c r="F60" s="4">
+        <x:v>13966.38</x:v>
+      </x:c>
+      <x:c r="G60" s="4">
+        <x:v>10474.79</x:v>
+      </x:c>
+      <x:c r="H60" s="4">
+        <x:v>3491.59</x:v>
+      </x:c>
+      <x:c r="I60" s="4">
+        <x:v>10474.76</x:v>
+      </x:c>
+      <x:c r="J60" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K60" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11">
       <x:c r="A61" s="3" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="B61" s="3" t="s">
+      <x:c r="C61" s="3" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C61" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D61" s="3" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E61" s="3" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E61" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J61" s="5" t="n">
+      <x:c r="F61" s="4">
+        <x:v>26661.78</x:v>
+      </x:c>
+      <x:c r="G61" s="4">
+        <x:v>19996.34</x:v>
+      </x:c>
+      <x:c r="H61" s="4">
+        <x:v>6665.44</x:v>
+      </x:c>
+      <x:c r="I61" s="4">
+        <x:v>19833.87</x:v>
+      </x:c>
+      <x:c r="J61" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K61" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11">
       <x:c r="A62" s="3" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="B62" s="3" t="s">
+      <x:c r="C62" s="3" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C62" s="3" t="s">
+      <x:c r="D62" s="3" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D62" s="3" t="s">
+      <x:c r="E62" s="3" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E62" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J62" s="5" t="n">
+      <x:c r="F62" s="4">
+        <x:v>139595.58</x:v>
+      </x:c>
+      <x:c r="G62" s="4">
+        <x:v>125636.03</x:v>
+      </x:c>
+      <x:c r="H62" s="4">
+        <x:v>13959.55</x:v>
+      </x:c>
+      <x:c r="I62" s="4">
+        <x:v>125636.04</x:v>
+      </x:c>
+      <x:c r="J62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K62" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11">
       <x:c r="A63" s="3" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B63" s="3" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="B63" s="3" t="s">
+      <x:c r="C63" s="3" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D63" s="3" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D63" s="3" t="s">
+      <x:c r="E63" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E63" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J63" s="5" t="n">
+      <x:c r="F63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J63" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K63" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11">
       <x:c r="A64" s="3" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E64" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E64" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J64" s="5" t="n">
+      <x:c r="F64" s="4">
+        <x:v>520221.61</x:v>
+      </x:c>
+      <x:c r="G64" s="4">
+        <x:v>520221.61</x:v>
+      </x:c>
+      <x:c r="H64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I64" s="4">
+        <x:v>520221.6</x:v>
+      </x:c>
+      <x:c r="J64" s="5">
         <x:v>32</x:v>
       </x:c>
       <x:c r="K64" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11">
       <x:c r="A65" s="3" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="B65" s="3" t="s">
+      <x:c r="C65" s="3" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D65" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="3" t="s">
+      <x:c r="E65" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E65" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I65" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J65" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K65" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11">
       <x:c r="A66" s="3" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="B66" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E66" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E66" s="3" t="s">
-[...15 lines deleted...]
-        <x:v>36</x:v>
+      <x:c r="F66" s="4">
+        <x:v>90793.16</x:v>
+      </x:c>
+      <x:c r="G66" s="4">
+        <x:v>90793.16</x:v>
+      </x:c>
+      <x:c r="H66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I66" s="4">
+        <x:v>90793.17</x:v>
+      </x:c>
+      <x:c r="J66" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K66" s="3" t="s">
-        <x:v>65</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11">
       <x:c r="A67" s="3" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="B67" s="3" t="s">
+      <x:c r="C67" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C67" s="3" t="s">
+      <x:c r="D67" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D67" s="3" t="s">
+      <x:c r="E67" s="3" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E67" s="3" t="s">
-[...14 lines deleted...]
-      <x:c r="J67" s="5" t="n">
+      <x:c r="F67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J67" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
-    <x:row r="68" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="68" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="69" spans="1:11">
       <x:c r="A69" s="0" t="s">
-        <x:v>265</x:v>
-[...26 lines deleted...]
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11">
       <x:c r="A70" s="0" t="s">
-        <x:v>266</x:v>
-[...26 lines deleted...]
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11">
       <x:c r="A71" s="0" t="s">
-        <x:v>267</x:v>
-[...26 lines deleted...]
-        <x:v>267</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11">
       <x:c r="A72" s="0" t="s">
-        <x:v>268</x:v>
-[...26 lines deleted...]
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A68:J68"/>
     <x:mergeCell ref="A69:J69"/>
     <x:mergeCell ref="A70:J70"/>
     <x:mergeCell ref="A71:J71"/>
     <x:mergeCell ref="A72:J72"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>