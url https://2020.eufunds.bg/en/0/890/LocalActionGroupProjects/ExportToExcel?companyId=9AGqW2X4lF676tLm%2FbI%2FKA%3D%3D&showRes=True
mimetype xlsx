--- v1 (2026-05-03)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e78ab27148470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbba8fb9a14a40bba7696cc1ab4f969c.psmdcp" Id="Rd3b312d0decb4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28622e26933a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d43fa12ab7341648bb99d2bd060fef6.psmdcp" Id="R1c055af638b54ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -468,51 +468,51 @@
   <x:si>
     <x:t>BG05M9OP001-2.077-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Together with children and their families - Center for Family Counseling and Active Inclusion</x:t>
   </x:si>
   <x:si>
     <x:t>000963110 Community Center Svetlina 1929</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Roza, 8630, ул. "Петър Момчилов" № 52</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.218-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Continuity, preservation and promotion of local identity and intangible cultural heritage on the territory of LAG-Tundzha. The amateur groups from the small settlements - a bridge between the generations</x:t>
   </x:si>
   <x:si>
     <x:t>000962290 "VASIL LEVSKI" SECONDARY SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Tenevo, 8672, ул. Г.ДИМИТРОВ № 50</x:t>
   </x:si>
   <x:si>
-    <x:t>Kukorevo,Tenevo</x:t>
+    <x:t>Tenevo,Kukorevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.014-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A new future for traditional professions in the digital age
 Focus: Towards new professional horizons through a humanitarian approach in an interactive classroom</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 Municipality "Tundzha"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, Площад "Освобождение" №1</x:t>
   </x:si>
   <x:si>
     <x:t>Krumovo,Tenevo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.249-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction and repair of municipal educational infrastructure of local importance-Overhaul of kindergarten,located in Regulated plot XIV,square 16 under the Detailed Development Plan of the village of Krumovo and overhaul of the heating installation of Vassil Levski Primary School,located in UPI I,kv.50 according to the Detailed Development Plan of the village of Tenevo,Municipality "Tundzha"</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 Municipality Tundzha</x:t>
@@ -550,84 +550,84 @@
   <x:si>
     <x:t>000970457 TUNDZHA MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.218-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Creative residence Tundzha- marketing and promotion of local heritage with the means of art, folklore and traditions</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 Tundzha municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.218-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Supporting the holding of local holidays, customs and traditions on the territory of the Tundzha LAG. Support for the activity of the people's chitalishte - potential for revitalization of the rural communities"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.218-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Creation, development and promotion of a regional collective brand on the territory of LAG-Tundzha, based on local identity"</x:t>
   </x:si>
   <x:si>
-    <x:t>Chelnik,Tarnava</x:t>
+    <x:t>Tarnava,Chelnik</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.249-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Reconstruction and repair of objects related to cultural life - Repair of the building of a community center in UPI VI, quarter  9 according to the Detailed Development Plan of Tarnava village and Repair of the building of a community center in UPI VIII, quarter 15 according to the Detailed Development Plan of Chelnik village, Municipality of Tundzha"</x:t>
   </x:si>
   <x:si>
     <x:t>Pobeda</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.657-0002</x:t>
   </x:si>
   <x:si>
     <x:t>'Improvement of UPI III in district 36 under the PUP of the village of Pobeda", second stage: construction of a sidewalk, playground and part "El"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. ОСВОБОЖДЕНИЕ, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.657-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Renovation of the building of the "Zora 1928" public elementary school, located in UPI VI-282, quarter 36 according to the PUP of Hanovo village, Tundzha Municipality - II stage"</x:t>
   </x:si>
   <x:si>
     <x:t>000970457 Tundzha Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, пл. Освобождение № 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Asenovo,Bezmer,Bolyarsko,Botevo,Boyadzhik,Chargan,Chelnik,Drama,Drazhevo,Dryanovo,Galabintsi,General Inzovo,General Toshevo,Golyam Manastir,Hadzhidimitrovo,Hanovo,Kabile,Kalchevo,Karavelovo,Konevets,Kozarevo,Krumovo,Kukorevo,Malomir,Meden Kladenets,Mezhda,Miladinovtsi,Mogila,Okop,Ovchi Kladenets,Pobeda,Robovo,Roza,Savino,Simeonovo,Skalitsa,Slamino,Stara Reka,Tarnava,Tenevo,Veselinovo,Vidintsi,Zavoy,Zlatari</x:t>
+    <x:t>Asenovo,Bezmer,Bolyarsko,Botevo,Boyadzhik,Veselinovo,Vidintsi,General Inzovo,General Toshevo,Golyam Manastir,Galabintsi,Drazhevo,Drama,Dryanovo,Zavoy,Zlatari,Kabile,Kalchevo,Karavelovo,Kozarevo,Konevets,Krumovo,Kukorevo,Malomir,Meden Kladenets,Mezhda,Miladinovtsi,Mogila,Ovchi Kladenets,Okop,Pobeda,Robovo,Roza,Savino,Simeonovo,Skalitsa,Slamino,Stara Reka,Tenevo,Tarnava,Hanovo,Hadzhidimitrovo,Chargan,Chelnik</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.852-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improving the quality of life for local communities through investments in the development of small-scale infrastructure in all settlements of the "Tundzha" Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.853-0001</x:t>
   </x:si>
   <x:si>
     <x:t>New opportunities for promoting the natural and cultural-historical heritage in the territory of Tundzha Municipality and unlocking the potential for tourism development</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Yambol, 8600, площад Освобождение № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.852-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of recreation areas in 44 settlements on the territory of Tundzha municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.657-0001</x:t>
   </x:si>