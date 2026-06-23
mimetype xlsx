--- v2 (2026-06-23)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28622e26933a4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d43fa12ab7341648bb99d2bd060fef6.psmdcp" Id="R1c055af638b54ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1efd0ecd6f14a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f057e1050624bcebb28135d1fcfeaf9.psmdcp" Id="R9a5663daba134420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>