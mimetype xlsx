--- v3 (2026-06-23)
+++ v4 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1efd0ecd6f14a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f057e1050624bcebb28135d1fcfeaf9.psmdcp" Id="R9a5663daba134420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93b7674e87c4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33d41c33d1a6408ca14cb48e635b59a4.psmdcp" Id="R0152fcfcd91f496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>