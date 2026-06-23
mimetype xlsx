--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b96d815ff7483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251719bd768d4728a0b42dcde17682f4.psmdcp" Id="R03f1e93ce4e34199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d70d9efb0d24816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f9122cc7da49f8adfc70aa294c18da.psmdcp" Id="Rc4cf7aebdf1f444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -280,51 +280,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.244-0004</x:t>
   </x:si>
   <x:si>
     <x:t>"Modernization of an agricultural farm in Valchi Dol municipality - purchase of tractor and attachment"</x:t>
   </x:si>
   <x:si>
     <x:t>103008551 ZPK Niva</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vetrino, 9220, Г.С.Раковски, номер 22</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.759-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Purshase of agricultural equipment</x:t>
   </x:si>
   <x:si>
     <x:t>Agricultural</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Oborishte, 9147, с. Оборище</x:t>
   </x:si>
   <x:si>
-    <x:t>Boyana,General Kiselovo,Oborishte,Strahil</x:t>
+    <x:t>Oborishte,Boyana,General Kiselovo,Strahil</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.244-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the production capacity of Agricultural producer Mustafa Ismailov Halilov</x:t>
   </x:si>
   <x:si>
     <x:t>ZP</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Kolevo, 9295, -</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.244-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Establishment of permanent crops and purchase of agricultural machinery for growing lavender</x:t>
   </x:si>
   <x:si>
     <x:t>180357257 ZP Nikolay Stoyanov Shtarbakov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, General Kolevo, 9295, ----------</x:t>
   </x:si>