--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d70d9efb0d24816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f9122cc7da49f8adfc70aa294c18da.psmdcp" Id="Rc4cf7aebdf1f444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a9d61690654a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea230be24e294337a350b8cb4fb0157c.psmdcp" Id="R0ba3e64fa3184f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>