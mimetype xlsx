--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32c739331de4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/794bfb4aaa944db980572f4db7069e07.psmdcp" Id="R3b97ec450845495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8ee7d537d54cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17025f9eceb8458594cc6da38f2d6d95.psmdcp" Id="R08814423ce4b4f98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -523,72 +523,75 @@
   <x:si>
     <x:t>Reconstruction of sidewalks on Alexander Stamboliiski Street in the town of Elhovo</x:t>
   </x:si>
   <x:si>
     <x:t>000970165 Elhovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.077-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the condition, reconstruction and repair of three lyceums in Elhovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.604-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Overhaul of a street network in the town of Elhovo : Stage one Cherno More str. from Chataldja str. to Dragoman str.</x:t>
   </x:si>
   <x:si>
     <x:t>175963901 Non-profit association "Local Initiative Group - Elhovo - Bolyarovo"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, ул. Калоян № 13 ет.2</x:t>
   </x:si>
   <x:si>
+    <x:t>Elhovo,Bolyarovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.486-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Preparation and registration of a regional collective mark of Association "LAG - Elhovo - Bolyarovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>206778914 SHARENA SOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Golyamo Krushevo, 8729, ул. "Струма", номер 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golyamo Krushevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.486-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organization and implementation of a festival called "RestArt" aiming to preserve and popularize cultural - historic and natural resources and typical local products and food and their development and pass on to the next generations on the territory of Bolyarovo Municipality</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bolyarovo,Elhovo</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Organization and implementation of a festival called "RestArt" aiming to preserve and popularize cultural - historic and natural resources and typical local products and food and their development and pass on to the next generations on the territory of Bolyarovo Municipality</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.486-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Christian Sunctuaries</x:t>
   </x:si>
   <x:si>
     <x:t>176711091 FOUNDATION URA GORA</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Malomirovo, 8737, АНГЕЛ ВЪЛЕВ, номер 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.486-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Good practices for protection, development and promotion of the natural heritage of Elhovo municipality</x:t>
   </x:si>
   <x:si>
     <x:t>204976477 Chikela 73 EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Elhovo, 8700, АСЕН ЗЛАТАРОВ, номер 7</x:t>
   </x:si>
@@ -2639,166 +2642,166 @@
       </x:c>
       <x:c r="G48" s="4">
         <x:v>14827.46</x:v>
       </x:c>
       <x:c r="H48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" s="4">
         <x:v>14827.47</x:v>
       </x:c>
       <x:c r="J48" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F49" s="4">
         <x:v>14878.6</x:v>
       </x:c>
       <x:c r="G49" s="4">
         <x:v>14878.6</x:v>
       </x:c>
       <x:c r="H49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="4">
         <x:v>5419.69</x:v>
       </x:c>
       <x:c r="J49" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F50" s="4">
         <x:v>12565</x:v>
       </x:c>
       <x:c r="G50" s="4">
         <x:v>12565</x:v>
       </x:c>
       <x:c r="H50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" s="4">
         <x:v>12565</x:v>
       </x:c>
       <x:c r="J50" s="5">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F51" s="4">
         <x:v>15622.52</x:v>
       </x:c>
       <x:c r="G51" s="4">
         <x:v>11716.89</x:v>
       </x:c>
       <x:c r="H51" s="4">
         <x:v>3905.63</x:v>
       </x:c>
       <x:c r="I51" s="4">
         <x:v>11716.89</x:v>
       </x:c>
       <x:c r="J51" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A52:J52"/>
     <x:mergeCell ref="A53:J53"/>
     <x:mergeCell ref="A54:J54"/>
     <x:mergeCell ref="A55:J55"/>
     <x:mergeCell ref="A56:J56"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>