--- v1 (2026-06-23)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8ee7d537d54cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17025f9eceb8458594cc6da38f2d6d95.psmdcp" Id="R08814423ce4b4f98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8330552dfe2b43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4db03f2479f442eb93044d07dd317f08.psmdcp" Id="R64e4fa53066440fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>