--- v0 (2026-03-20)
+++ v1 (2026-06-23)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4436644ad2e745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b149293f9ba4c25aeef8fe293f35578.psmdcp" Id="Re568c6ad360146a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738f048aa32f4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e310099b190047aa9eca0ff43ea41f26.psmdcp" Id="R09d3e8518e5d4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Address</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Project proposal number</x:t>
   </x:si>
   <x:si>
     <x:t>Project Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
@@ -167,65 +167,65 @@
     <x:t>Pchelarovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.325-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 "Construction and equipment of a workshop for drying of agricultural products in PI with id. 58829.173.23, Cherakli locality, Pchelarovo village, Chernoochene municipality, Kardzhali district"</x:t>
   </x:si>
   <x:si>
     <x:t>204595847 BAMES AGRO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pchelarovo, 6664, ул. ВТОРА, номер 11</x:t>
   </x:si>
   <x:si>
     <x:t>Chernoochene</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.508-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Supply of machinery and equipment for a micro clothing manufacturing enterprise</x:t>
   </x:si>
   <x:si>
+    <x:t>Novi Pazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.508-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Investments in specialized clothing production facilities</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.508-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Supply of Down/Synthetic Fiber Filled Jacket Production Machine</x:t>
   </x:si>
   <x:si>
-    <x:t>Novi Pazar</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>200179391 BAMES LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chernoochene, 6701, ул. ЦЕНТРАЛНА №5</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.030-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of the production capacity of Bames Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>178443304 BAHA RUSHTI REDZHEB</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Pchelarovo, 6664, ул. "Втора" № 19</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.767-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of agricultural machinery and construction of drip irrigation for an organic garden in the village of Pchelarovo</x:t>
@@ -398,51 +398,51 @@
   <x:si>
     <x:t>BG16RFOP002-2.030-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Expanding the production capacity and improving the competitiveness of Yildiz Bulgaria EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>202206677 MINERAL VILLAGE Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mineralni Bani, 6343, ул. ОБОРИЩЕ, номер 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.114-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Integrated provision of services in tourism and sports</x:t>
   </x:si>
   <x:si>
     <x:t>Nedyalko</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mineralni Bani, 6343, ул. БУЗЛУДЖА № 10</x:t>
   </x:si>
   <x:si>
-    <x:t>Spahievo,Tatarevo,Susam,Bryastovo</x:t>
+    <x:t>Bryastovo,Tatarevo,Susam,Spahievo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.110-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of a telescopic loader for a holding on the territory of Mineralni bani municipality, Haskovo district</x:t>
   </x:si>
   <x:si>
     <x:t>000903743 
 Municipality of Mineralni Bani</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mineralni Bani, 6343, ул.Васил Левски №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.210-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Utilization of tourist resources on the territory of the Municipality of Mineralni Bani"</x:t>
   </x:si>
   <x:si>
     <x:t>000903743 OBSHTINA MINERALNI BANI
 MUNICIPALITY OF MINERALNI BANI</x:t>
   </x:si>
   <x:si>
@@ -463,90 +463,90 @@
   <x:si>
     <x:t>BG06RDNP001-19.730-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Provision of the necessary stage clothing for the needs of community centers on the territory of the Mineralni Bani municipality"</x:t>
   </x:si>
   <x:si>
     <x:t>Karamantsi</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.596-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Rehabilitation and modernization of a sports and children's playground in UPI I-167, quarter 12 according to the plan of the village of Karamantsi, Municipality of Mineralni Bani"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Mineralni Bani, 6345, ул.Васил Левски №3</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.595-0002</x:t>
   </x:si>
   <x:si>
     <x:t>"Utilization of tourist resources on the territory of Mineralni Bani Municipality"</x:t>
   </x:si>
   <x:si>
+    <x:t>000236164 MUNICIPALITY OF CHERNOOCHENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Chernoochene, 6701, ул. "Шеста" №9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.596-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Pedestrian footbridge type connection at the main road I-5 in the village of Chernoochene"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.595-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Reconstruction of the "House for presentation and exposure of the local cultural and household heritage" in UPI XVI-47, quarter 10 according to the Cadastral-regulation plan of the village of Pchelarovo, Chernoochene municipality, Kardjali district"</x:t>
+  </x:si>
+  <x:si>
     <x:t>000236164 OBSHTINA CHERNOOCHENE</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chernoochene, 6701, ул. "ШЕСТА" №9</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.100-0001</x:t>
   </x:si>
   <x:si>
     <x:t>"Rehabilitation of a street in the village of Chernoochene, Black Mountain at mt. 96 to o. 215g and the construction of street lighting "</x:t>
   </x:si>
   <x:si>
     <x:t>000236164 Municipality of Chernoochene</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Chernoochene, 6701, ул. Шеста № 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.327-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of facilities, equipment, furniture, audio and video equipment and pc configurations for Community centers- Druzhba 1956 CC, Gabrovo, N. Vaptsarov CC- Komuniga 1957, Komuniga, I. Buyukliev 1926 CC. Pchelarovo, Probuda 1952 CC, the village of Chernoochene and branches in the villages of Beli Vir, Minzuhar, Petelovo, Panichkovo, Lyaskovo on the territory of the municipality of Chernoochene</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>"Reconstruction of the "House for presentation and exposure of the local cultural and household heritage" in UPI XVI-47, quarter 10 according to the Cadastral-regulation plan of the village of Pchelarovo, Chernoochene municipality, Kardjali district"</x:t>
   </x:si>
   <x:si>
     <x:t>205068701 PK Mon LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Bryastovo, 6345, с.Брястово</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.114-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of specialized equipment in Pk mont LTD</x:t>
   </x:si>
   <x:si>
     <x:t>201401912 Pnevmatika Fenix Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Komuniga, 6690, Област Кърджали; Община Черноочене; ПК 6690; Населено място с. Комунига;</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.056-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Improvement of production capacity in "Pnevmatika phoenix" EOOD</x:t>
   </x:si>
@@ -587,54 +587,53 @@
     <x:t>Sirakovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.636-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Modernization of agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -685,85 +684,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1017,102 +1016,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="42.853482" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="21.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="21.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
@@ -1120,1622 +1101,1514 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="n">
+      <x:c r="F5" s="4">
         <x:v>65110.3</x:v>
       </x:c>
-      <x:c r="G5" s="4" t="n">
+      <x:c r="G5" s="4">
         <x:v>39066.17</x:v>
       </x:c>
-      <x:c r="H5" s="4" t="n">
+      <x:c r="H5" s="4">
         <x:v>26044.13</x:v>
       </x:c>
-      <x:c r="I5" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="J5" s="5" t="n">
+      <x:c r="I5" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J5" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="F6" s="4" t="n">
+      <x:c r="F6" s="4">
         <x:v>35285.43</x:v>
       </x:c>
-      <x:c r="G6" s="4" t="n">
+      <x:c r="G6" s="4">
         <x:v>17642.72</x:v>
       </x:c>
-      <x:c r="H6" s="4" t="n">
+      <x:c r="H6" s="4">
         <x:v>17642.71</x:v>
       </x:c>
-      <x:c r="I6" s="4" t="n">
+      <x:c r="I6" s="4">
         <x:v>17642.71</x:v>
       </x:c>
-      <x:c r="J6" s="5" t="n">
+      <x:c r="J6" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="F7" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J7" s="5" t="n">
+      <x:c r="F7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J7" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="n">
+      <x:c r="F8" s="4">
         <x:v>98954.68</x:v>
       </x:c>
-      <x:c r="G8" s="4" t="n">
+      <x:c r="G8" s="4">
         <x:v>74216.01</x:v>
       </x:c>
-      <x:c r="H8" s="4" t="n">
+      <x:c r="H8" s="4">
         <x:v>24738.67</x:v>
       </x:c>
-      <x:c r="I8" s="4" t="n">
+      <x:c r="I8" s="4">
         <x:v>74216.01</x:v>
       </x:c>
-      <x:c r="J8" s="5" t="n">
+      <x:c r="J8" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="n">
+      <x:c r="F9" s="4">
         <x:v>75343.97</x:v>
       </x:c>
-      <x:c r="G9" s="4" t="n">
+      <x:c r="G9" s="4">
         <x:v>56507.99</x:v>
       </x:c>
-      <x:c r="H9" s="4" t="n">
+      <x:c r="H9" s="4">
         <x:v>18835.98</x:v>
       </x:c>
-      <x:c r="I9" s="4" t="n">
+      <x:c r="I9" s="4">
         <x:v>56507.98</x:v>
       </x:c>
-      <x:c r="J9" s="5" t="n">
+      <x:c r="J9" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F10" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J10" s="5" t="n">
+      <x:c r="F10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I10" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J10" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="n">
+      <x:c r="F11" s="4">
         <x:v>99133.22</x:v>
       </x:c>
-      <x:c r="G11" s="4" t="n">
+      <x:c r="G11" s="4">
         <x:v>49566.6</x:v>
       </x:c>
-      <x:c r="H11" s="4" t="n">
+      <x:c r="H11" s="4">
         <x:v>49566.62</x:v>
       </x:c>
-      <x:c r="I11" s="4" t="n">
+      <x:c r="I11" s="4">
         <x:v>49566.6</x:v>
       </x:c>
-      <x:c r="J11" s="5" t="n">
+      <x:c r="J11" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="n">
+      <x:c r="F12" s="4">
         <x:v>99651.79</x:v>
       </x:c>
-      <x:c r="G12" s="4" t="n">
+      <x:c r="G12" s="4">
         <x:v>74738.84</x:v>
       </x:c>
-      <x:c r="H12" s="4" t="n">
+      <x:c r="H12" s="4">
         <x:v>24912.95</x:v>
       </x:c>
-      <x:c r="I12" s="4" t="n">
+      <x:c r="I12" s="4">
         <x:v>74738.86</x:v>
       </x:c>
-      <x:c r="J12" s="5" t="n">
+      <x:c r="J12" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
-        <x:v>52</x:v>
-[...14 lines deleted...]
-        <x:v>9</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F13" s="4">
+        <x:v>52455.99</x:v>
+      </x:c>
+      <x:c r="G13" s="4">
+        <x:v>39341.99</x:v>
+      </x:c>
+      <x:c r="H13" s="4">
+        <x:v>13114</x:v>
+      </x:c>
+      <x:c r="I13" s="4">
+        <x:v>39341.99</x:v>
+      </x:c>
+      <x:c r="J13" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="F14" s="4">
+        <x:v>48317.09</x:v>
+      </x:c>
+      <x:c r="G14" s="4">
+        <x:v>23916.96</x:v>
+      </x:c>
+      <x:c r="H14" s="4">
+        <x:v>24400.13</x:v>
+      </x:c>
+      <x:c r="I14" s="4">
+        <x:v>23916.95</x:v>
+      </x:c>
+      <x:c r="J14" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="n">
+      <x:c r="F15" s="4">
         <x:v>182015.81</x:v>
       </x:c>
-      <x:c r="G15" s="4" t="n">
+      <x:c r="G15" s="4">
         <x:v>163814.23</x:v>
       </x:c>
-      <x:c r="H15" s="4" t="n">
+      <x:c r="H15" s="4">
         <x:v>18201.58</x:v>
       </x:c>
-      <x:c r="I15" s="4" t="n">
+      <x:c r="I15" s="4">
         <x:v>163763.39</x:v>
       </x:c>
-      <x:c r="J15" s="5" t="n">
+      <x:c r="J15" s="5">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F16" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J16" s="5" t="n">
+      <x:c r="F16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I16" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J16" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
+      <x:c r="F17" s="4">
         <x:v>99997.47</x:v>
       </x:c>
-      <x:c r="G17" s="4" t="n">
+      <x:c r="G17" s="4">
         <x:v>74998.11</x:v>
       </x:c>
-      <x:c r="H17" s="4" t="n">
+      <x:c r="H17" s="4">
         <x:v>24999.36</x:v>
       </x:c>
-      <x:c r="I17" s="4" t="n">
+      <x:c r="I17" s="4">
         <x:v>74996.99</x:v>
       </x:c>
-      <x:c r="J17" s="5" t="n">
+      <x:c r="J17" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
+      <x:c r="F18" s="4">
         <x:v>82829.29</x:v>
       </x:c>
-      <x:c r="G18" s="4" t="n">
+      <x:c r="G18" s="4">
         <x:v>62121.97</x:v>
       </x:c>
-      <x:c r="H18" s="4" t="n">
+      <x:c r="H18" s="4">
         <x:v>20707.32</x:v>
       </x:c>
-      <x:c r="I18" s="4" t="n">
+      <x:c r="I18" s="4">
         <x:v>62121.96</x:v>
       </x:c>
-      <x:c r="J18" s="5" t="n">
+      <x:c r="J18" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="n">
+      <x:c r="F19" s="4">
         <x:v>50617.39</x:v>
       </x:c>
-      <x:c r="G19" s="4" t="n">
+      <x:c r="G19" s="4">
         <x:v>37963.04</x:v>
       </x:c>
-      <x:c r="H19" s="4" t="n">
+      <x:c r="H19" s="4">
         <x:v>12654.35</x:v>
       </x:c>
-      <x:c r="I19" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="J19" s="5" t="n">
+      <x:c r="I19" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J19" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="n">
+      <x:c r="F20" s="4">
         <x:v>61866.06</x:v>
       </x:c>
-      <x:c r="G20" s="4" t="n">
+      <x:c r="G20" s="4">
         <x:v>30933.03</x:v>
       </x:c>
-      <x:c r="H20" s="4" t="n">
+      <x:c r="H20" s="4">
         <x:v>30933.03</x:v>
       </x:c>
-      <x:c r="I20" s="4" t="n">
+      <x:c r="I20" s="4">
         <x:v>30933.03</x:v>
       </x:c>
-      <x:c r="J20" s="5" t="n">
+      <x:c r="J20" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F21" s="4" t="n">
+      <x:c r="F21" s="4">
         <x:v>28157.64</x:v>
       </x:c>
-      <x:c r="G21" s="4" t="n">
+      <x:c r="G21" s="4">
         <x:v>21118.23</x:v>
       </x:c>
-      <x:c r="H21" s="4" t="n">
+      <x:c r="H21" s="4">
         <x:v>7039.41</x:v>
       </x:c>
-      <x:c r="I21" s="4" t="n">
+      <x:c r="I21" s="4">
         <x:v>21118.57</x:v>
       </x:c>
-      <x:c r="J21" s="5" t="n">
+      <x:c r="J21" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
+      <x:c r="F22" s="4">
         <x:v>24989.73</x:v>
       </x:c>
-      <x:c r="G22" s="4" t="n">
+      <x:c r="G22" s="4">
         <x:v>12494.87</x:v>
       </x:c>
-      <x:c r="H22" s="4" t="n">
+      <x:c r="H22" s="4">
         <x:v>12494.86</x:v>
       </x:c>
-      <x:c r="I22" s="4" t="n">
+      <x:c r="I22" s="4">
         <x:v>12494.85</x:v>
       </x:c>
-      <x:c r="J22" s="5" t="n">
+      <x:c r="J22" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F23" s="4" t="n">
+      <x:c r="F23" s="4">
         <x:v>79761.52</x:v>
       </x:c>
-      <x:c r="G23" s="4" t="n">
+      <x:c r="G23" s="4">
         <x:v>39880.77</x:v>
       </x:c>
-      <x:c r="H23" s="4" t="n">
+      <x:c r="H23" s="4">
         <x:v>39880.75</x:v>
       </x:c>
-      <x:c r="I23" s="4" t="n">
+      <x:c r="I23" s="4">
         <x:v>39880.77</x:v>
       </x:c>
-      <x:c r="J23" s="5" t="n">
+      <x:c r="J23" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F24" s="4" t="n">
+      <x:c r="F24" s="4">
         <x:v>68257.47</x:v>
       </x:c>
-      <x:c r="G24" s="4" t="n">
+      <x:c r="G24" s="4">
         <x:v>51193.1</x:v>
       </x:c>
-      <x:c r="H24" s="4" t="n">
+      <x:c r="H24" s="4">
         <x:v>17064.37</x:v>
       </x:c>
-      <x:c r="I24" s="4" t="n">
+      <x:c r="I24" s="4">
         <x:v>51193.1</x:v>
       </x:c>
-      <x:c r="J24" s="5" t="n">
+      <x:c r="J24" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="n">
+      <x:c r="F25" s="4">
         <x:v>23736.49</x:v>
       </x:c>
-      <x:c r="G25" s="4" t="n">
+      <x:c r="G25" s="4">
         <x:v>17802.37</x:v>
       </x:c>
-      <x:c r="H25" s="4" t="n">
+      <x:c r="H25" s="4">
         <x:v>5934.12</x:v>
       </x:c>
-      <x:c r="I25" s="4" t="n">
+      <x:c r="I25" s="4">
         <x:v>17802.38</x:v>
       </x:c>
-      <x:c r="J25" s="5" t="n">
+      <x:c r="J25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="F26" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J26" s="5" t="n">
+      <x:c r="F26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J26" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F27" s="4" t="n">
+      <x:c r="F27" s="4">
         <x:v>99947.33</x:v>
       </x:c>
-      <x:c r="G27" s="4" t="n">
+      <x:c r="G27" s="4">
         <x:v>74960.5</x:v>
       </x:c>
-      <x:c r="H27" s="4" t="n">
+      <x:c r="H27" s="4">
         <x:v>24986.83</x:v>
       </x:c>
-      <x:c r="I27" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="J27" s="5" t="n">
+      <x:c r="I27" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
+      <x:c r="F28" s="4">
         <x:v>57842.48</x:v>
       </x:c>
-      <x:c r="G28" s="4" t="n">
+      <x:c r="G28" s="4">
         <x:v>43247.66</x:v>
       </x:c>
-      <x:c r="H28" s="4" t="n">
+      <x:c r="H28" s="4">
         <x:v>14594.82</x:v>
       </x:c>
-      <x:c r="I28" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="J28" s="5" t="n">
+      <x:c r="I28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J28" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
+      <x:c r="F29" s="4">
         <x:v>148274.66</x:v>
       </x:c>
-      <x:c r="G29" s="4" t="n">
+      <x:c r="G29" s="4">
         <x:v>133447.18</x:v>
       </x:c>
-      <x:c r="H29" s="4" t="n">
+      <x:c r="H29" s="4">
         <x:v>14827.48</x:v>
       </x:c>
-      <x:c r="I29" s="4" t="n">
+      <x:c r="I29" s="4">
         <x:v>133304.21</x:v>
       </x:c>
-      <x:c r="J29" s="5" t="n">
+      <x:c r="J29" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J30" s="5" t="n">
+      <x:c r="F30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J30" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="n">
+      <x:c r="F31" s="4">
         <x:v>71578.9</x:v>
       </x:c>
-      <x:c r="G31" s="4" t="n">
+      <x:c r="G31" s="4">
         <x:v>42947.34</x:v>
       </x:c>
-      <x:c r="H31" s="4" t="n">
+      <x:c r="H31" s="4">
         <x:v>28631.56</x:v>
       </x:c>
-      <x:c r="I31" s="4" t="n">
+      <x:c r="I31" s="4">
         <x:v>42947.34</x:v>
       </x:c>
-      <x:c r="J31" s="5" t="n">
+      <x:c r="J31" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J32" s="5" t="n">
+      <x:c r="F32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J33" s="5" t="n">
+      <x:c r="F33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I33" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J33" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F34" s="4" t="n">
+      <x:c r="F34" s="4">
         <x:v>25687.33</x:v>
       </x:c>
-      <x:c r="G34" s="4" t="n">
+      <x:c r="G34" s="4">
         <x:v>25687.33</x:v>
       </x:c>
-      <x:c r="H34" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I34" s="4" t="n">
+      <x:c r="H34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I34" s="4">
         <x:v>25582.49</x:v>
       </x:c>
-      <x:c r="J34" s="5" t="n">
+      <x:c r="J34" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F35" s="4" t="n">
+      <x:c r="F35" s="4">
         <x:v>199816.41</x:v>
       </x:c>
-      <x:c r="G35" s="4" t="n">
+      <x:c r="G35" s="4">
         <x:v>199816.41</x:v>
       </x:c>
-      <x:c r="H35" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I35" s="4" t="n">
+      <x:c r="H35" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I35" s="4">
         <x:v>197050.37</x:v>
       </x:c>
-      <x:c r="J35" s="5" t="n">
+      <x:c r="J35" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F36" s="4" t="n">
+      <x:c r="F36" s="4">
         <x:v>184759.46</x:v>
       </x:c>
-      <x:c r="G36" s="4" t="n">
+      <x:c r="G36" s="4">
         <x:v>184759.46</x:v>
       </x:c>
-      <x:c r="H36" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="I36" s="4" t="n">
+      <x:c r="H36" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I36" s="4">
         <x:v>272615.89</x:v>
       </x:c>
-      <x:c r="J36" s="5" t="n">
+      <x:c r="J36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F37" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J37" s="5" t="n">
+      <x:c r="F37" s="4">
+        <x:v>185094.36</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>185094.36</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I37" s="4">
+        <x:v>185094.36</x:v>
+      </x:c>
+      <x:c r="J37" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C38" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D38" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="B38" s="3" t="s">
+      <x:c r="E38" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C38" s="3" t="s">
-[...21 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="F38" s="4">
+        <x:v>78822.3</x:v>
+      </x:c>
+      <x:c r="G38" s="4">
+        <x:v>78822.3</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
+        <x:v>78822.3</x:v>
+      </x:c>
+      <x:c r="J38" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
-        <x:v>160</x:v>
-[...13 lines deleted...]
-      <x:c r="J39" s="5" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F39" s="4">
+        <x:v>56255.23</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>56255.23</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>56255.23</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F40" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F40" s="4">
+        <x:v>20935.4</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>20935.4</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I40" s="4">
+        <x:v>20935.36</x:v>
+      </x:c>
+      <x:c r="J40" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F41" s="4" t="n">
+      <x:c r="F41" s="4">
         <x:v>99375.01</x:v>
       </x:c>
-      <x:c r="G41" s="4" t="n">
+      <x:c r="G41" s="4">
         <x:v>74531.26</x:v>
       </x:c>
-      <x:c r="H41" s="4" t="n">
+      <x:c r="H41" s="4">
         <x:v>24843.75</x:v>
       </x:c>
-      <x:c r="I41" s="4" t="n">
+      <x:c r="I41" s="4">
         <x:v>74531.24</x:v>
       </x:c>
-      <x:c r="J41" s="5" t="n">
+      <x:c r="J41" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F42" s="4" t="n">
+      <x:c r="F42" s="4">
         <x:v>121981.78</x:v>
       </x:c>
-      <x:c r="G42" s="4" t="n">
+      <x:c r="G42" s="4">
         <x:v>109783.6</x:v>
       </x:c>
-      <x:c r="H42" s="4" t="n">
+      <x:c r="H42" s="4">
         <x:v>12198.18</x:v>
       </x:c>
-      <x:c r="I42" s="4" t="n">
+      <x:c r="I42" s="4">
         <x:v>109761.1</x:v>
       </x:c>
-      <x:c r="J42" s="5" t="n">
+      <x:c r="J42" s="5">
         <x:v>4</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F43" s="4" t="n">
+      <x:c r="F43" s="4">
         <x:v>44904.71</x:v>
       </x:c>
-      <x:c r="G43" s="4" t="n">
+      <x:c r="G43" s="4">
         <x:v>33678.53</x:v>
       </x:c>
-      <x:c r="H43" s="4" t="n">
+      <x:c r="H43" s="4">
         <x:v>11226.18</x:v>
       </x:c>
-      <x:c r="I43" s="4" t="n">
+      <x:c r="I43" s="4">
         <x:v>33674.71</x:v>
       </x:c>
-      <x:c r="J43" s="5" t="n">
+      <x:c r="J43" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F44" s="4" t="n">
+      <x:c r="F44" s="4">
         <x:v>81873.09</x:v>
       </x:c>
-      <x:c r="G44" s="4" t="n">
+      <x:c r="G44" s="4">
         <x:v>61404.83</x:v>
       </x:c>
-      <x:c r="H44" s="4" t="n">
+      <x:c r="H44" s="4">
         <x:v>20468.26</x:v>
       </x:c>
-      <x:c r="I44" s="4" t="n">
+      <x:c r="I44" s="4">
         <x:v>61404.85</x:v>
       </x:c>
-      <x:c r="J44" s="5" t="n">
+      <x:c r="J44" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F45" s="4" t="n">
+      <x:c r="F45" s="4">
         <x:v>55667.16</x:v>
       </x:c>
-      <x:c r="G45" s="4" t="n">
+      <x:c r="G45" s="4">
         <x:v>27833.58</x:v>
       </x:c>
-      <x:c r="H45" s="4" t="n">
+      <x:c r="H45" s="4">
         <x:v>27833.58</x:v>
       </x:c>
-      <x:c r="I45" s="4" t="n">
+      <x:c r="I45" s="4">
         <x:v>27833.58</x:v>
       </x:c>
-      <x:c r="J45" s="5" t="n">
+      <x:c r="J45" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="46" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="B47" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="B48" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="B49" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="0" t="s">
-        <x:v>188</x:v>
-[...25 lines deleted...]
-      <x:c r="J50" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A46:J46"/>
     <x:mergeCell ref="A47:J47"/>
     <x:mergeCell ref="A48:J48"/>
     <x:mergeCell ref="A49:J49"/>
     <x:mergeCell ref="A50:J50"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>