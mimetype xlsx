--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738f048aa32f4bd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e310099b190047aa9eca0ff43ea41f26.psmdcp" Id="R09d3e8518e5d4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb37c0180ce84bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf1729725aa5443d951c42061f5538f6.psmdcp" Id="Ra910056320194401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>