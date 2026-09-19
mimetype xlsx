--- v1 (2026-07-21)
+++ v2 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec195f3b40d74946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/812301d17e6b45a38eb07ec0058c9d56.psmdcp" Id="R87c841ff6f0a4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62cf86e283af4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e26013c0e7e40caae59122727a25991.psmdcp" Id="R287b666421b942e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -43,219 +43,219 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM Sub-measure 7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure" under Measure 7 "Basic services and rural renewal of rural areas"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM MEASURE 2- 4.2 "Investment in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM Measure 13 "Improving SME Growth Capacity in the LAG-LOM"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Better access to sustainable services at an affordable price, health and social services - an integrated approach on the territory of the LAG - LOM"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM Measure 1-4.1 "Investments in agricultural holdings" CLLDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM
+Measure 3-6.4.1 Investments in support of non-agricultural activities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM "Access to employment of economically inactive and unemployed people"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM Measure 6 "Investments for the Study, Development and Promotion of the Cultural, Historical and Natural Heritage and Livelihoods in the LAG-LOM Area" from the Community-led Local Development Strategy of the LAG-LOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM "Promotion and Support of Youth Employment"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM "Integration of Marginalized Communities, incl. Roma, migrants, others "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LАG LOM "Active inclusion of the furthest from the labor market, support for families with children"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Прекратена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM measure 5-7.5 "Investments for public use in infrastructure for recreation, tourist infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science and education for smart growth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM measure 7 "Access  for children and students from marginalized communities, including Roma to quality education through integration into the educational system" f</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM "Access to employment of economically inactive and unemployed persons" - 2020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.399</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.400</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG LOM Sub-measure 7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure" under Measure 7 "Basic services and rural renewal of rural areas"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Анулирана</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.803</x:t>
-[...38 lines deleted...]
-    <x:t>LAG LOM measure 7 "Access  for children and students from marginalized communities, including Roma to quality education through integration into the educational system" f</x:t>
+    <x:t>BG05M9OP001-2.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM “Integration of marginalized communities, incl. Roma, migrants, others' - 2020</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.071</x:t>
   </x:si>
   <x:si>
     <x:t>LAG LOM “Improving SME Growth Capacity
 on the territory of LIG LOM - 2020 "</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.399</x:t>
+    <x:t>BG06RDNP001-19.405</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.102</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Lom "Encouragement and
 supporting youth employment 2020 "</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.109</x:t>
-[...6 lines deleted...]
-    <x:t>BG06RDNP001-19.057</x:t>
+    <x:t>BG06RDNP001-19.413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM MEASURE 2- 4.2 "Support for Investment in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"LAG LOM for better access to sustainable services at an affordable price, incl. Health and social services - an integrated approach - 2020 "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM Measure 4- 7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure" of measure 7 "Basic services and renewal of rural villages" - 2022</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.775</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG LOM Measure 6 "Investments for the Study, Development and Promotion of the Cultural, Historical and Natural Heritage and Livelihoods in the LAG-LOM Area" from the Community-led Local Development Strategy of the LAG-LOM</x:t>
-[...86 lines deleted...]
-    <x:t>BG06RDNP001-19.413</x:t>
+    <x:t>BG06RDNP001-19.803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG LOM Measure 4- 7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure" of measure 7 "Basic services and renewal of rural villages"</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -843,872 +843,872 @@
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
         <x:v>479992.63</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>0</x:v>
+        <x:v>316920.98</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>0</x:v>
+        <x:v>66.03</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>0</x:v>
+        <x:v>299394.71</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>0</x:v>
+        <x:v>62.37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>354335.42</x:v>
+        <x:v>204996.86</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>347448.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>98.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>345377.17</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>97.47</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B8" s="7" t="s">
+      <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>199994.07</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>192004.74</x:v>
+        <x:v>514523.84</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>96.01</x:v>
+        <x:v>51.45</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>192004.73</x:v>
+        <x:v>514463.11</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>96.01</x:v>
+        <x:v>51.45</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="B9" s="7" t="s">
+      <x:c r="C9" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>399993.86</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>514523.84</x:v>
+        <x:v>390904.1</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>51.45</x:v>
+        <x:v>97.73</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>514463.11</x:v>
+        <x:v>190119.83</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>51.45</x:v>
+        <x:v>47.53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>204996.86</x:v>
+        <x:v>289995.56</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>0</x:v>
+        <x:v>70846.11</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>0</x:v>
+        <x:v>24.43</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>0</x:v>
+        <x:v>70846.11</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>0</x:v>
+        <x:v>24.43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B11" s="7" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B11" s="7" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>500000</x:v>
+        <x:v>374994.24</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>322973.81</x:v>
+        <x:v>207284.55</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>64.59</x:v>
+        <x:v>55.28</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>322973.84</x:v>
+        <x:v>176464.63</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>64.59</x:v>
+        <x:v>47.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>483069.83</x:v>
+        <x:v>79998.78</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>473422.74</x:v>
+        <x:v>10407.94</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>98</x:v>
+        <x:v>13.01</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>473422.73</x:v>
+        <x:v>10407.93</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>98</x:v>
+        <x:v>13.01</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>25737.59</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>25666.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>99.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>25666.34</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>99.72</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C14" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C14" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D14" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
         <x:v>79998.78</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>48108.95</x:v>
+        <x:v>74238.61</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>60.14</x:v>
+        <x:v>92.8</x:v>
       </x:c>
       <x:c r="H14" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I14" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C15" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>374994.24</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>207284.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>55.28</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>176464.63</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>47.06</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C16" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C16" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D16" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>479992.63</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>316920.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>66.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>299394.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>62.37</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>40230.33</x:v>
+        <x:v>49999.23</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>40215.01</x:v>
+        <x:v>48847.37</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>99.96</x:v>
+        <x:v>97.7</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>38503.2</x:v>
+        <x:v>47709.61</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>95.71</x:v>
+        <x:v>95.42</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>37468.85</x:v>
+        <x:v>500000</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>19317.94</x:v>
+        <x:v>322973.81</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>51.56</x:v>
+        <x:v>64.59</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>19317.92</x:v>
+        <x:v>322973.84</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>51.56</x:v>
+        <x:v>64.59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>159582.37</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>44696.57</x:v>
+        <x:v>52980.94</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>44.7</x:v>
+        <x:v>33.2</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>44696.56</x:v>
+        <x:v>50998.59</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>44.7</x:v>
+        <x:v>31.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>54999.16</x:v>
+        <x:v>37468.85</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>0</x:v>
+        <x:v>19317.94</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>0</x:v>
+        <x:v>51.56</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>0</x:v>
+        <x:v>19317.92</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>0</x:v>
+        <x:v>51.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>289995.56</x:v>
+        <x:v>25737.59</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>70846.11</x:v>
+        <x:v>25666.34</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>24.43</x:v>
+        <x:v>99.72</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>70846.11</x:v>
+        <x:v>25666.34</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>24.43</x:v>
+        <x:v>99.72</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="D22" s="7" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D22" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E22" s="8">
-        <x:v>79998.78</x:v>
+        <x:v>479992.63</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>10407.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>13.01</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>10407.93</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>13.01</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>336665.73</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>0</x:v>
+        <x:v>44696.57</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>0</x:v>
+        <x:v>44.7</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>0</x:v>
+        <x:v>44696.56</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>0</x:v>
+        <x:v>44.7</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>483069.83</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>0</x:v>
+        <x:v>473422.74</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>0</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>0</x:v>
+        <x:v>473422.73</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>0</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>601096.82</x:v>
+        <x:v>116270.34</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>556709.14</x:v>
+        <x:v>55334.03</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>92.62</x:v>
+        <x:v>47.59</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>555481.92</x:v>
+        <x:v>55334.02</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>92.41</x:v>
+        <x:v>47.59</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>49999.23</x:v>
+        <x:v>79998.78</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>48847.37</x:v>
+        <x:v>48108.95</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>97.7</x:v>
+        <x:v>60.14</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>47709.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>95.42</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C27" s="7" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D27" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>399993.86</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>390904.1</x:v>
+        <x:v>56482.9</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>97.73</x:v>
+        <x:v>56.48</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>190119.83</x:v>
+        <x:v>46582.83</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>47.53</x:v>
+        <x:v>46.58</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C28" s="7" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C28" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D28" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>54999.16</x:v>
       </x:c>
       <x:c r="F28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="8">
-        <x:v>159582.37</x:v>
+        <x:v>199994.07</x:v>
       </x:c>
       <x:c r="F29" s="8">
-        <x:v>52980.94</x:v>
+        <x:v>192004.74</x:v>
       </x:c>
       <x:c r="G29" s="8">
-        <x:v>33.2</x:v>
+        <x:v>96.01</x:v>
       </x:c>
       <x:c r="H29" s="8">
-        <x:v>50998.59</x:v>
+        <x:v>192004.73</x:v>
       </x:c>
       <x:c r="I29" s="8">
-        <x:v>31.96</x:v>
+        <x:v>96.01</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B30" s="7" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C30" s="7" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D30" s="7" t="s">
-        <x:v>61</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>601096.82</x:v>
       </x:c>
       <x:c r="F30" s="8">
-        <x:v>0</x:v>
+        <x:v>556709.14</x:v>
       </x:c>
       <x:c r="G30" s="8">
-        <x:v>0</x:v>
+        <x:v>92.62</x:v>
       </x:c>
       <x:c r="H30" s="8">
-        <x:v>0</x:v>
+        <x:v>555481.92</x:v>
       </x:c>
       <x:c r="I30" s="8">
-        <x:v>0</x:v>
+        <x:v>92.41</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B31" s="7" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C31" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D31" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="8">
-        <x:v>116270.34</x:v>
+        <x:v>147338.5</x:v>
       </x:c>
       <x:c r="F31" s="8">
-        <x:v>55334.03</x:v>
+        <x:v>107887.96</x:v>
       </x:c>
       <x:c r="G31" s="8">
-        <x:v>47.59</x:v>
+        <x:v>73.22</x:v>
       </x:c>
       <x:c r="H31" s="8">
-        <x:v>55334.02</x:v>
+        <x:v>58203.84</x:v>
       </x:c>
       <x:c r="I31" s="8">
-        <x:v>47.59</x:v>
+        <x:v>39.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B32" s="7" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C32" s="7" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C32" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D32" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="8">
-        <x:v>147338.5</x:v>
+        <x:v>336665.73</x:v>
       </x:c>
       <x:c r="F32" s="8">
-        <x:v>107887.96</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G32" s="8">
-        <x:v>73.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="8">
-        <x:v>58203.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="8">
-        <x:v>39.5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B33" s="7" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C33" s="7" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D33" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="8">
-        <x:v>79998.78</x:v>
+        <x:v>40230.33</x:v>
       </x:c>
       <x:c r="F33" s="8">
-        <x:v>74238.61</x:v>
+        <x:v>40215.01</x:v>
       </x:c>
       <x:c r="G33" s="8">
-        <x:v>92.8</x:v>
+        <x:v>99.96</x:v>
       </x:c>
       <x:c r="H33" s="8">
-        <x:v>0</x:v>
+        <x:v>38503.2</x:v>
       </x:c>
       <x:c r="I33" s="8">
-        <x:v>0</x:v>
+        <x:v>95.71</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B34" s="7" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C34" s="7" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C34" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D34" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E34" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>354335.42</x:v>
       </x:c>
       <x:c r="F34" s="8">
-        <x:v>56482.9</x:v>
+        <x:v>347448.28</x:v>
       </x:c>
       <x:c r="G34" s="8">
-        <x:v>56.48</x:v>
+        <x:v>98.06</x:v>
       </x:c>
       <x:c r="H34" s="8">
-        <x:v>46582.83</x:v>
+        <x:v>345377.17</x:v>
       </x:c>
       <x:c r="I34" s="8">
-        <x:v>46.58</x:v>
+        <x:v>97.47</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">