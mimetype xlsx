--- v2 (2026-08-15)
+++ v3 (2026-10-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab34b7d4ac034816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae2fbbd2b8b34a0296c1b793cd00da88.psmdcp" Id="R4e048a6847a94e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aef9795de5745c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07ce12bd6b35451389e97bde4c128e90.psmdcp" Id="Rbc04fc007596499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -43,111 +43,111 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Maritime and Fisheries Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>BG14MFOP001-4.057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAG Samokov - M05 "Preserving local identity through restoration, preservation and animation of cultural and historical heritage on the territory of FLAG Samokov"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAG Samokov - Measure 03 "Diversification of the fisheries territory into activities such as tourism, culture and services"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAG Samokov - Measure 01 "Production investments in aquaculture"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG14MFOP001-4.049</x:t>
   </x:si>
   <x:si>
-    <x:t>FLAG Samokov - Measure 01 "Production investments in aquaculture"</x:t>
-[...2 lines deleted...]
-    <x:t>Приключила</x:t>
+    <x:t>BG14MFOP001-4.127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAG Samokov - Measure 02 "Processing of fishery and aquaculture products"</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.050</x:t>
   </x:si>
   <x:si>
-    <x:t>FLAG Samokov - Measure 02 "Processing of fishery and aquaculture products"</x:t>
+    <x:t>BG14MFOP001-4.088</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.051</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Samokov - Measure 04 "Support for infrastructure and services related to the renewal and development of the fisheries area"</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.056</x:t>
   </x:si>
   <x:si>
-    <x:t>FLAG Samokov - Measure 03 "Diversification of the fisheries territory into activities such as tourism, culture and services"</x:t>
-[...5 lines deleted...]
-    <x:t>FLAG Samokov - M05 "Preserving local identity through restoration, preservation and animation of cultural and historical heritage on the territory of FLAG Samokov"</x:t>
+    <x:t>BG14MFOP001-4.102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG14MFOP001-4.122</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.058</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Samokov - Measure 06 "Conservation and restoration of aquatic biodiversity and improvement of ecosystems"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG14MFOP001-4.088</x:t>
-[...8 lines deleted...]
-    <x:t>BG14MFOP001-4.108</x:t>
+    <x:t>BG14MFOP001-4.119</x:t>
   </x:si>
   <x:si>
     <x:t>BG14MFOP001-4.117</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>BG14MFOP001-4.127</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -732,440 +732,440 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>370044.94</x:v>
+        <x:v>127822.97</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>0</x:v>
+        <x:v>152034.23</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>0</x:v>
+        <x:v>118.94</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>0</x:v>
+        <x:v>136616.7</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>0</x:v>
+        <x:v>106.88</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>163613.4</x:v>
+        <x:v>87513.52</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>0</x:v>
+        <x:v>79901.14</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>0</x:v>
+        <x:v>91.3</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>0</x:v>
+        <x:v>71529.22</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>0</x:v>
+        <x:v>81.74</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>613550.26</x:v>
+        <x:v>122710.05</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>508089.03</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>82.81</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>308437.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>50.27</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>204516.75</x:v>
+        <x:v>370044.94</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>87119.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>42.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>50633.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>24.76</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>127822.97</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>152034.23</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>118.94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>136616.7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>106.88</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>15338.75</x:v>
+        <x:v>163613.4</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>15288.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>99.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>15288.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>99.67</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
         <x:v>163613.4</x:v>
       </x:c>
       <x:c r="F12" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>87513.52</x:v>
+        <x:v>613550.26</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>79901.14</x:v>
+        <x:v>508089.03</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>91.3</x:v>
+        <x:v>82.81</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>71529.22</x:v>
+        <x:v>308437.23</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>81.74</x:v>
+        <x:v>50.27</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>163613.4</x:v>
+        <x:v>204516.75</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>76342.5</x:v>
+        <x:v>87119.02</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>46.66</x:v>
+        <x:v>42.6</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>76342.5</x:v>
+        <x:v>50633.56</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>46.66</x:v>
+        <x:v>24.76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>122710.05</x:v>
+        <x:v>163613.4</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>0</x:v>
+        <x:v>76342.5</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>0</x:v>
+        <x:v>46.66</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>0</x:v>
+        <x:v>76342.5</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>0</x:v>
+        <x:v>46.66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>232971.08</x:v>
+        <x:v>63935.38</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>139420.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>59.84</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>139420.8</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>59.84</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C17" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C17" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>91571.23</x:v>
+        <x:v>15338.75</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>33253.15</x:v>
+        <x:v>15288.39</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>36.31</x:v>
+        <x:v>99.67</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>0</x:v>
+        <x:v>15288.38</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>0</x:v>
+        <x:v>99.67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>63935.38</x:v>
+        <x:v>91571.23</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>0</x:v>
+        <x:v>33253.15</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>0</x:v>
+        <x:v>36.31</x:v>
       </x:c>
       <x:c r="H18" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>232971.08</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>0</x:v>
+        <x:v>139420.8</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>0</x:v>
+        <x:v>59.84</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>0</x:v>
+        <x:v>139420.8</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>0</x:v>
+        <x:v>59.84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">