--- v0 (2026-05-01)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7fcfba20c74bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870e38fa78324c27907669020dcec6a5.psmdcp" Id="R795185cbcc1a4be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bf97fe6b914c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/101eb6f9855e4fd2a79918e0a96f96cc.psmdcp" Id="R16252bd090fa4af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>