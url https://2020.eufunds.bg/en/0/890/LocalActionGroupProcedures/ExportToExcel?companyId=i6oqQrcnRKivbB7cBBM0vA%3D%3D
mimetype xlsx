--- v1 (2026-06-28)
+++ v2 (2026-08-23)
@@ -1,255 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5bf97fe6b914c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/101eb6f9855e4fd2a79918e0a96f96cc.psmdcp" Id="R16252bd090fa4af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f2107c42dd64869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64be0943dd264f6da997a64b3b090238.psmdcp" Id="R6adc65d4056640bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
-    <x:t>Innovations and competitiveness</x:t>
-[...5 lines deleted...]
-    <x:t>LAG Lukovit-Roman "Improvement of production capacity in SMEs in Lukovit and Roman municipalities"</x:t>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukovit-Roman LAG - MEASURE 19-6.4 "Investments in support of non-agricultural activities"</x:t>
   </x:si>
   <x:si>
     <x:t>Приключила</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>"Socio-economic integration of vulnerable groups in the municipalities of Lukovit and Roman"</x:t>
   </x:si>
   <x:si>
     <x:t>Science and education for smart growth</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.021</x:t>
   </x:si>
   <x:si>
     <x:t>LIG Lukovit-Roman
 Improving access and motivating students from marginalized groups to join the vocational education system</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-1.087</x:t>
-[...8 lines deleted...]
-    <x:t>"Improving access and raising the reach of children from marginalized groups in the pre-primary education system in the municipalities of Lukovit and Roman"</x:t>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIG Lukovit-Roman "Inclusion and active inclusion in the territory of Lukovit and Roman municipalities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Lukovit-Roman: measure 19-6.4 "Investments in support of non-agricultural activities"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.091</x:t>
   </x:si>
   <x:si>
-    <x:t>Rural Development Programme</x:t>
-[...35 lines deleted...]
-    <x:t>MIG Lukovit-Roman "Inclusion and active inclusion in the territory of Lukovit and Roman municipalities"</x:t>
+    <x:t>LAG Lukovit-Roman - Provision of social and health services in the community in the municipalities Lukovit and Roman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Investment in the creation, improvement or extension of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Socio-economic integration of vulnerable groups in the municipalities of Lukovit and Roman"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.475</x:t>
   </x:si>
   <x:si>
     <x:t>MIG Lukovit-Roman - a measure19-7.2 "Investing in the creation, improvement or extension of all types of small-scale infrastructure" of the Community-led Local Development Strategy of
 Lukovit-Roman Local Initiative Group</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.510</x:t>
-[...2 lines deleted...]
-    <x:t>Lukovit-Roman LAG - measure 19-7.5 "Investments for public use in recreation infrastructure, tourist infrastructure" of the Strategy for community-led local development of "Local Initiative Group Lukovit-Roman"</x:t>
+    <x:t>Innovations and competitiveness</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Lukovit-Roman "Improvement of production capacity in SMEs in Lukovit and Roman municipalities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Activation of unemployed and inactive persons in the municipalities of Lukovit and Roman"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIG LUKOVIT - NOVEL, MEASURE 19-8.6 "INVESTMENTS IN FORESTRY TECHNOLOGIES AND IN PROCESSING, MOBILIZATION AND TRADE OF FOREST PRODUCTS"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.526</x:t>
   </x:si>
   <x:si>
     <x:t>MIG Lukovit-Roman measure19 -7.6  "Support for research and investment related to maintenance,
 restoration and improvement of the cultural and natural heritage of
 villages, the landscape in rural areas and sites of high natural value,
 including relevant socio-economic aspects, and
 actions to raise awareness on environmental issues "</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Lukovit-Roman - measure 19-4.1 "Investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukovit-Roman LAG: measure 19-4.2 "Investments in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukovit-Roman LAG measure 19-4.2 "Investments in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIG Lukovit-Roman "Improving access to school education and reducing the percentage of students from marginalized groups who drop out of school early"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Improving access and raising the reach of children from marginalized groups in the pre-primary education system in the municipalities of Lukovit and Roman"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukovit-Roman LAG "Activation of unemployed and inactive people in the municipalities of Lukovit and Roman"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lukovit-Roman LAG - measure 19-7.5 "Investments for public use in recreation infrastructure, tourist infrastructure" of the Strategy for community-led local development of "Local Initiative Group Lukovit-Roman"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.549</x:t>
   </x:si>
   <x:si>
     <x:t>MIG LUKOVIT - ROMAN measure 19-8.6 "INVESTMENT IN TECHNOLOGIES FOR FORESTRY AND PROCESSING mobilized AND TRADE OF FOREST PRODUCTS"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.650</x:t>
-[...14 lines deleted...]
-    <x:t>Lukovit-Roman LAG: measure 19-4.2 "Investments in processing / marketing of agricultural products"</x:t>
+    <x:t>BG05M9OP001-2.084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Lukovit-Roman "Inclusion and active inclusion in the territory of Lukovit and Roman municipalities"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.700</x:t>
   </x:si>
   <x:si>
     <x:t>"MIG LUKOVIT-ROMAN" - MEASURE 19-4.1 "INVESTMENTS IN AGRICULTURAL FARMS"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.723</x:t>
-[...11 lines deleted...]
-    <x:t>BG06RDNP001-19.839</x:t>
+    <x:t>BG05M9OP001-2.080</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -834,817 +834,817 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>528522.42</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>418366.49</x:v>
+        <x:v>404322.95</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>41.84</x:v>
+        <x:v>76.5</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>320804.47</x:v>
+        <x:v>202364.27</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>32.08</x:v>
+        <x:v>38.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>174997.32</x:v>
+        <x:v>80000</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>0</x:v>
+        <x:v>49249.56</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>0</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>0</x:v>
+        <x:v>49249.56</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>0</x:v>
+        <x:v>61.56</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>124998.08</x:v>
+        <x:v>48305.52</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>70145.4</x:v>
+        <x:v>41100.57</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>56.12</x:v>
+        <x:v>85.08</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>70145.41</x:v>
+        <x:v>41100.56</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>56.12</x:v>
+        <x:v>85.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>200000</x:v>
+        <x:v>273646.85</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>191936.17</x:v>
+        <x:v>226451.3</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>95.97</x:v>
+        <x:v>82.75</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>134247.8</x:v>
+        <x:v>226445.73</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>67.12</x:v>
+        <x:v>82.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>80000</x:v>
+        <x:v>174997.32</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>49249.56</x:v>
+        <x:v>171155.61</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>61.56</x:v>
+        <x:v>97.8</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>49249.56</x:v>
+        <x:v>98533.86</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>61.56</x:v>
+        <x:v>56.31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>259996.01</x:v>
+        <x:v>43424.78</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>167821.04</x:v>
+        <x:v>43172.07</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>64.55</x:v>
+        <x:v>99.42</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>0</x:v>
+        <x:v>42969.24</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>0</x:v>
+        <x:v>98.95</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>150000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>100471.99</x:v>
+        <x:v>191936.17</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>66.98</x:v>
+        <x:v>95.97</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>100471.97</x:v>
+        <x:v>134247.8</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>66.98</x:v>
+        <x:v>67.12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>174997.32</x:v>
+        <x:v>255645.94</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>171155.61</x:v>
+        <x:v>96741.52</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>97.8</x:v>
+        <x:v>37.84</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>98533.86</x:v>
+        <x:v>96741.38</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>56.31</x:v>
+        <x:v>37.84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>357904.32</x:v>
+        <x:v>580497.92</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>213045.56</x:v>
+        <x:v>351072.96</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>59.53</x:v>
+        <x:v>60.48</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>213045.56</x:v>
+        <x:v>351072.95</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>59.53</x:v>
+        <x:v>60.48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>528522.42</x:v>
+        <x:v>259996.01</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>404322.95</x:v>
+        <x:v>167821.04</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>76.5</x:v>
+        <x:v>64.55</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>202364.27</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>38.29</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>76693.78</x:v>
       </x:c>
       <x:c r="F16" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>270000</x:v>
+        <x:v>25564.59</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>278793.65</x:v>
+        <x:v>24644.27</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>103.26</x:v>
+        <x:v>96.4</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>278793.63</x:v>
+        <x:v>24644.27</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>103.26</x:v>
+        <x:v>96.4</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>92174.94</x:v>
+        <x:v>357904.32</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>76344.16</x:v>
+        <x:v>213045.56</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>82.83</x:v>
+        <x:v>59.53</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>76344.14</x:v>
+        <x:v>213045.56</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>82.83</x:v>
+        <x:v>59.53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>48305.52</x:v>
+        <x:v>51088.07</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>41100.57</x:v>
+        <x:v>51078.06</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>85.08</x:v>
+        <x:v>99.98</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>41100.56</x:v>
+        <x:v>51078.05</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>85.08</x:v>
+        <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>255645.94</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>96741.52</x:v>
+        <x:v>418366.49</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>37.84</x:v>
+        <x:v>41.84</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>96741.38</x:v>
+        <x:v>320804.47</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>37.84</x:v>
+        <x:v>32.08</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>204516.76</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>183200.61</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>89.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>222591.26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>108.84</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>580497.92</x:v>
+        <x:v>386250.57</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>351072.96</x:v>
+        <x:v>341328.92</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>60.48</x:v>
+        <x:v>88.37</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>351072.95</x:v>
+        <x:v>340415.17</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>60.48</x:v>
+        <x:v>88.13</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>25564.59</x:v>
+        <x:v>270000</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>24644.27</x:v>
+        <x:v>278793.65</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>96.4</x:v>
+        <x:v>103.26</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>24644.27</x:v>
+        <x:v>278793.63</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>96.4</x:v>
+        <x:v>103.26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>76693.78</x:v>
+        <x:v>51088.07</x:v>
       </x:c>
       <x:c r="F24" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G24" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H24" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I24" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>386250.57</x:v>
+        <x:v>66028.86</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>341328.92</x:v>
+        <x:v>65885.06</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>88.37</x:v>
+        <x:v>99.78</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>340415.17</x:v>
+        <x:v>35955.44</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>88.13</x:v>
+        <x:v>54.45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>76693.78</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>0</x:v>
+        <x:v>100471.99</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>0</x:v>
+        <x:v>66.98</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>0</x:v>
+        <x:v>100471.97</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>0</x:v>
+        <x:v>66.98</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C27" s="7" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>51088.07</x:v>
+        <x:v>92174.94</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>0</x:v>
+        <x:v>76344.16</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>0</x:v>
+        <x:v>82.83</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>0</x:v>
+        <x:v>76344.14</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>0</x:v>
+        <x:v>82.83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
-        <x:v>144440.73</x:v>
+        <x:v>204516.76</x:v>
       </x:c>
       <x:c r="F28" s="8">
-        <x:v>107417.51</x:v>
+        <x:v>183200.61</x:v>
       </x:c>
       <x:c r="G28" s="8">
-        <x:v>74.37</x:v>
+        <x:v>89.58</x:v>
       </x:c>
       <x:c r="H28" s="8">
-        <x:v>56288.29</x:v>
+        <x:v>222591.26</x:v>
       </x:c>
       <x:c r="I28" s="8">
-        <x:v>38.97</x:v>
+        <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="8">
-        <x:v>273646.85</x:v>
+        <x:v>76693.78</x:v>
       </x:c>
       <x:c r="F29" s="8">
-        <x:v>226451.3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G29" s="8">
-        <x:v>82.75</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H29" s="8">
-        <x:v>226445.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I29" s="8">
-        <x:v>82.75</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B30" s="7" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C30" s="7" t="s">
-        <x:v>52</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D30" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="8">
-        <x:v>43424.78</x:v>
+        <x:v>124998.08</x:v>
       </x:c>
       <x:c r="F30" s="8">
-        <x:v>43172.07</x:v>
+        <x:v>70145.4</x:v>
       </x:c>
       <x:c r="G30" s="8">
-        <x:v>99.42</x:v>
+        <x:v>56.12</x:v>
       </x:c>
       <x:c r="H30" s="8">
-        <x:v>42969.24</x:v>
+        <x:v>70145.41</x:v>
       </x:c>
       <x:c r="I30" s="8">
-        <x:v>98.95</x:v>
+        <x:v>56.12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B31" s="7" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C31" s="7" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C31" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D31" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="8">
-        <x:v>66028.86</x:v>
+        <x:v>144440.73</x:v>
       </x:c>
       <x:c r="F31" s="8">
-        <x:v>65885.06</x:v>
+        <x:v>107417.51</x:v>
       </x:c>
       <x:c r="G31" s="8">
-        <x:v>99.78</x:v>
+        <x:v>74.37</x:v>
       </x:c>
       <x:c r="H31" s="8">
-        <x:v>35955.44</x:v>
+        <x:v>56288.29</x:v>
       </x:c>
       <x:c r="I31" s="8">
-        <x:v>54.45</x:v>
+        <x:v>38.97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B32" s="7" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C32" s="7" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D32" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="8">
-        <x:v>51088.07</x:v>
+        <x:v>174997.32</x:v>
       </x:c>
       <x:c r="F32" s="8">
-        <x:v>51078.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G32" s="8">
-        <x:v>99.98</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H32" s="8">
-        <x:v>51078.05</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I32" s="8">
-        <x:v>99.98</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">