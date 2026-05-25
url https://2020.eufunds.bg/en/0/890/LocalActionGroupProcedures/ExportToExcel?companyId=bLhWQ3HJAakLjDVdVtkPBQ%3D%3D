--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -1,107 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7079062bef894e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43d5479ca34c4fb79106a6cf3c751d0a.psmdcp" Id="Rbb47c4cf35ff4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra049028574274c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bceb34110e94ec4b2f54a645d64a69a.psmdcp" Id="Rec9c24b11de14fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="procedures" sheetId="2" r:id="rId2"/>
+    <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="1">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -208,92 +209,92 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="7">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -547,320 +548,180 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="57.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="57.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="28.567768" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
     </x:row>
-    <x:row r="3" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="3" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="G4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G4" s="4"/>
       <x:c r="H4" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="I4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10">
-      <x:c r="A5" s="5" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A5" s="5"/>
+      <x:c r="B5" s="5"/>
+      <x:c r="C5" s="5"/>
+      <x:c r="D5" s="5"/>
+      <x:c r="E5" s="5"/>
       <x:c r="F5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row r="6" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="6" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
-        <x:v>10</x:v>
-[...25 lines deleted...]
-      <x:c r="J7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B8" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B9" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
-        <x:v>13</x:v>
-[...25 lines deleted...]
-      <x:c r="J10" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:B5"/>
     <x:mergeCell ref="C4:C5"/>
     <x:mergeCell ref="D4:D5"/>
     <x:mergeCell ref="E4:E5"/>
     <x:mergeCell ref="F4:G4"/>
     <x:mergeCell ref="H4:I4"/>
     <x:mergeCell ref="A6:J6"/>
     <x:mergeCell ref="A7:J7"/>
     <x:mergeCell ref="A8:J8"/>
     <x:mergeCell ref="A9:J9"/>
     <x:mergeCell ref="A10:J10"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>procedures</vt:lpstr>
+      <vt:lpstr>procedures!Print_Area</vt:lpstr>
+      <vt:lpstr>procedures!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>