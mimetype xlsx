--- v1 (2026-05-25)
+++ v2 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra049028574274c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bceb34110e94ec4b2f54a645d64a69a.psmdcp" Id="Rec9c24b11de14fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddfe4c59b1d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a19df62b064049bdc3656112088f97.psmdcp" Id="R35d98c28fae042d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>