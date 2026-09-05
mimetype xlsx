--- v2 (2026-07-16)
+++ v3 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddfe4c59b1d4995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3a19df62b064049bdc3656112088f97.psmdcp" Id="R35d98c28fae042d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e179b833324cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7de19d5ec2c54450b0efbdd3a1d597cb.psmdcp" Id="Rbba3d4216f774e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>