--- v0 (2026-05-23)
+++ v1 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e9f2af92314d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b7b65481b3b4058aa1b416cbc12b992.psmdcp" Id="R8790a1ce17fc48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474a1f001fd24f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d479272250de4c059c1668b8ba4684b1.psmdcp" Id="Rb1ccc2870e594390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -43,147 +43,147 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni-Polski Trambesh: 7.2. "Investment in the creation, improvement or expansion of all types of small scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni - Polski Trambesh, Measure 4.1. "Investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.263</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Pavlikeni - Polski Trambesh, Measure 7.5 "Investments for public use in recreation, tourism infrastructure"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Human Resources Development</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-1.064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni - P. Trambesh measure LAG 02 "Local employment initiatives on the territory of the municipalities of Pavlikeni and Polski Trambesh"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni-Polski Trambesh 05 "Promoting Social Entrepreneurship for Employment of Vulnerable Groups on the Labor Market"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-1.069</x:t>
   </x:si>
   <x:si>
     <x:t>"LAG Pavlikeni and Polski Trambesh - Better health and employability of employees in enterprises in the territory of the municipalities of Pavlikeni and Polski Trambesh"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.212</x:t>
-[...2 lines deleted...]
-    <x:t>LAG Pavlikeni - Polski Trambesh, Measure 4.1. "Investments in agricultural holdings"</x:t>
+    <x:t>BG05M9OP001-2.074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni-Polski Trambesh Measure "Social Innovations for Active Social Inclusion"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science and education for smart growth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni - Polski Trambesh 06 "Ensuring access to quality education in small towns and in hard-to-reach areas"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pavlikeni - Polski Trambesh LAG, Measure 4.2 "Investment in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni - Polski Trambesh Measure 6.4 "Investments in support of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Pavlikeni - Polski Trambesh - 01 "Protection, conservation and valorization of cultural and natural heritage on the territory of the municipalities of Pavlikeni and Polski Trambesh"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.642</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.649</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.158</x:t>
-[...17 lines deleted...]
-    <x:t>LAG Pavlikeni - Polski Trambesh Measure 6.4 "Investments in support of non-agricultural activities"</x:t>
+    <x:t>BG06RDNP001-19.756</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.773</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.112</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.829</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>LAG Pavlikeni - Polski Trambesh - 01 "Protection, conservation and valorization of cultural and natural heritage on the territory of the municipalities of Pavlikeni and Polski Trambesh"</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -768,585 +768,585 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>204516.76</x:v>
+        <x:v>806317.7</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>214029.59</x:v>
+        <x:v>656073.93</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>104.65</x:v>
+        <x:v>81.37</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>214029.57</x:v>
+        <x:v>577271.34</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>104.65</x:v>
+        <x:v>71.59</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B7" s="7" t="s">
+      <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>171794.07</x:v>
+        <x:v>281210.53</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>149332.96</x:v>
+        <x:v>74464.67</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>86.93</x:v>
+        <x:v>26.48</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>100720.9</x:v>
+        <x:v>74464.67</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>58.63</x:v>
+        <x:v>26.48</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>281210.53</x:v>
+        <x:v>204516.76</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>74464.67</x:v>
+        <x:v>214029.59</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>26.48</x:v>
+        <x:v>104.65</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>74464.67</x:v>
+        <x:v>214029.57</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>26.48</x:v>
+        <x:v>104.65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>264626.75</x:v>
+        <x:v>204516.75</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>186813.71</x:v>
+        <x:v>191780.1</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>70.6</x:v>
+        <x:v>93.77</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>138669.39</x:v>
+        <x:v>135463.25</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>52.4</x:v>
+        <x:v>66.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>806317.7</x:v>
+        <x:v>153387.56</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>656073.93</x:v>
+        <x:v>97617.36</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>81.37</x:v>
+        <x:v>63.64</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>577271.34</x:v>
+        <x:v>97617.35</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>71.59</x:v>
+        <x:v>63.64</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>62797.95</x:v>
+        <x:v>171794.07</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>61001.77</x:v>
+        <x:v>149332.96</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>97.14</x:v>
+        <x:v>86.93</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>61001.76</x:v>
+        <x:v>100720.9</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>97.14</x:v>
+        <x:v>58.63</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>204516.75</x:v>
+        <x:v>230081.34</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>191780.1</x:v>
+        <x:v>141634.5</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>93.77</x:v>
+        <x:v>61.56</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>135463.25</x:v>
+        <x:v>141634.52</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>66.24</x:v>
+        <x:v>61.56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>306775.13</x:v>
+        <x:v>499532.17</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>106556.82</x:v>
+        <x:v>465114.63</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>34.73</x:v>
+        <x:v>93.11</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>106354.48</x:v>
+        <x:v>409842.9</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>34.67</x:v>
+        <x:v>82.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>170861.28</x:v>
+        <x:v>178952.15</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>164797.75</x:v>
+        <x:v>29245.9</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>96.45</x:v>
+        <x:v>16.34</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>127861.46</x:v>
+        <x:v>29245.9</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>74.83</x:v>
+        <x:v>16.34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>138046.07</x:v>
+        <x:v>306775.13</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>0</x:v>
+        <x:v>106556.82</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>0</x:v>
+        <x:v>34.73</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>0</x:v>
+        <x:v>106354.48</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>0</x:v>
+        <x:v>34.67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>178952.15</x:v>
+        <x:v>119488.91</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>29245.9</x:v>
+        <x:v>99929.11</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>16.34</x:v>
+        <x:v>83.63</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>29245.9</x:v>
+        <x:v>89603.5</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>16.34</x:v>
+        <x:v>74.99</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>499532.17</x:v>
+        <x:v>62797.95</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>465114.63</x:v>
+        <x:v>61001.77</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>93.11</x:v>
+        <x:v>97.14</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>409842.9</x:v>
+        <x:v>61001.76</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>82.05</x:v>
+        <x:v>97.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>160023.29</x:v>
+        <x:v>54689.16</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>124562.17</x:v>
+        <x:v>13692.46</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>77.84</x:v>
+        <x:v>25.04</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>124285.25</x:v>
+        <x:v>13692.46</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>77.67</x:v>
+        <x:v>25.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>230081.34</x:v>
+        <x:v>138046.07</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>141634.5</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>61.56</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>141634.52</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>61.56</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
         <x:v>199725.84</x:v>
       </x:c>
       <x:c r="F20" s="8">
         <x:v>27187.6</x:v>
       </x:c>
       <x:c r="G20" s="8">
         <x:v>13.61</x:v>
       </x:c>
       <x:c r="H20" s="8">
         <x:v>20390.71</x:v>
       </x:c>
       <x:c r="I20" s="8">
         <x:v>10.21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>142135.17</x:v>
+        <x:v>264626.75</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>90064.6</x:v>
+        <x:v>186813.71</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>63.37</x:v>
+        <x:v>70.6</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>90064.55</x:v>
+        <x:v>138669.39</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>63.37</x:v>
+        <x:v>52.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>153387.56</x:v>
+        <x:v>142135.17</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>97617.36</x:v>
+        <x:v>90064.6</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>63.64</x:v>
+        <x:v>63.37</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>97617.35</x:v>
+        <x:v>90064.55</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>63.64</x:v>
+        <x:v>63.37</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>54689.16</x:v>
+        <x:v>170861.28</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>13692.46</x:v>
+        <x:v>164797.75</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>25.04</x:v>
+        <x:v>96.45</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>13692.46</x:v>
+        <x:v>127861.46</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>25.04</x:v>
+        <x:v>74.83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>119488.91</x:v>
+        <x:v>160023.29</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>99929.11</x:v>
+        <x:v>124562.17</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>83.63</x:v>
+        <x:v>77.84</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>89603.5</x:v>
+        <x:v>124285.25</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>74.99</x:v>
+        <x:v>77.67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">