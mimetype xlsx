--- v0 (2026-05-30)
+++ v1 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc35cca036d4bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe02a11f19d9438bbdd2e1c25b7c8cf1.psmdcp" Id="R5da1d64d3a9b4402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014f71e7347d4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ff38a8daa2e4c01a3273b2a694c492b.psmdcp" Id="R114647cc6f1f45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -43,120 +43,120 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG BREZOVO, BRATYA DASKALOVI - sub-measure 7.2. “Investments in the creation, improvement or expansion of all types of small scale infrastructure”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sub-measure 4.1. "Investments in agricultural holdings" under Community Led Local Development strategy of "LAG Brezovo, Bratya Daskalovi".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"LAG Brezovo, Bratya Daskalovi" Submeasure 6.4. "Investment support for non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.439</x:t>
   </x:si>
   <x:si>
     <x:t>LAG “Brezovo, Bratya Daskalovi” submeasure 7.5. “Investments in recreation infrastructure, tourist information and small-scale tourist infrastructure for public use”</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
+    <x:t>BG06RDNP001-19.663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG “Brezovo, Bratya Daskalovi” submeasure 7.4. "Investments in the creation, improvement or expansion of basic services at local level for the rural population, including recreation and cultural activities, as well as the relevant infrastructure ” of measure 7 of Regulation 1305/2013.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG "Brezovo,Bratya Daskalovi " submeasure 21 "Preservation and development of local identities and valorization of local cultural heritage on the territory of LAG Brezovo,Bratya Daskalovi "</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.714</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Brezovo, Bratya Daskalovi" Sub-measure 4.1. "Investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.819</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.858</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG Brezovo, Bratya Daskalovi" Sub-measure 4.1. "Investments in agricultural holdings"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.863</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG "Brezovo,Bratya Daskalovi " submeasure 21 "Preservation and development of local identities and valorization of local cultural heritage on the territory of LAG Brezovo,Bratya Daskalovi "</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.867</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Въведена</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -741,469 +741,469 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>97145.46</x:v>
+        <x:v>397785.09</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>0</x:v>
+        <x:v>373234.58</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>0</x:v>
+        <x:v>93.83</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>0</x:v>
+        <x:v>345657.42</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>0</x:v>
+        <x:v>86.9</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>51129.19</x:v>
+        <x:v>352791.4</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>50994.72</x:v>
+        <x:v>392398.35</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>99.74</x:v>
+        <x:v>111.23</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>0</x:v>
+        <x:v>412414.55</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>0</x:v>
+        <x:v>116.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>25660.43</x:v>
+        <x:v>567533.99</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>24823.24</x:v>
+        <x:v>311690.04</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>96.74</x:v>
+        <x:v>54.92</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>24823.22</x:v>
+        <x:v>275842.81</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>96.74</x:v>
+        <x:v>48.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>10964.76</x:v>
+        <x:v>97145.46</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>7114.11</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>64.88</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>7114.12</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>64.88</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>193862.51</x:v>
+        <x:v>222688.97</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>191298.83</x:v>
+        <x:v>175453.85</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>98.68</x:v>
+        <x:v>78.79</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>159393.49</x:v>
+        <x:v>87726.73</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>82.22</x:v>
+        <x:v>39.39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
-        <x:v>13</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>23366.04</x:v>
+        <x:v>61355.02</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>10126.05</x:v>
+        <x:v>47235.36</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>43.34</x:v>
+        <x:v>76.99</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>10126.03</x:v>
+        <x:v>69809.85</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>43.34</x:v>
+        <x:v>113.78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>13240</x:v>
+        <x:v>23366.04</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>2275.25</x:v>
+        <x:v>10126.05</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>17.18</x:v>
+        <x:v>43.34</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>2275.25</x:v>
+        <x:v>10126.03</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>17.18</x:v>
+        <x:v>43.34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>352791.4</x:v>
+        <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>392398.35</x:v>
+        <x:v>50994.72</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>111.23</x:v>
+        <x:v>99.74</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>412414.55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>116.9</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>125762.98</x:v>
+        <x:v>129678.7</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>66825.85</x:v>
+        <x:v>99749.83</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>53.14</x:v>
+        <x:v>76.92</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>66825.85</x:v>
+        <x:v>99749.79</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>53.14</x:v>
+        <x:v>76.92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>129678.7</x:v>
+        <x:v>107563.24</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>99749.83</x:v>
+        <x:v>47028.63</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>76.92</x:v>
+        <x:v>43.72</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>99749.79</x:v>
+        <x:v>47028.63</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>76.92</x:v>
+        <x:v>43.72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>397785.09</x:v>
+        <x:v>193862.51</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>373234.58</x:v>
+        <x:v>191298.83</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>93.83</x:v>
+        <x:v>98.68</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>345657.42</x:v>
+        <x:v>159393.49</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>86.9</x:v>
+        <x:v>82.22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>107563.24</x:v>
+        <x:v>13240</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>47028.63</x:v>
+        <x:v>2275.25</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>43.72</x:v>
+        <x:v>17.18</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>47028.63</x:v>
+        <x:v>2275.25</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>43.72</x:v>
+        <x:v>17.18</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>222688.97</x:v>
+        <x:v>25660.43</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>175453.85</x:v>
+        <x:v>24823.24</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>78.79</x:v>
+        <x:v>96.74</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>87726.73</x:v>
+        <x:v>24823.22</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>39.39</x:v>
+        <x:v>96.74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>567533.99</x:v>
+        <x:v>10964.76</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>311690.04</x:v>
+        <x:v>7114.11</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>54.92</x:v>
+        <x:v>64.88</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>275842.81</x:v>
+        <x:v>7114.12</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>48.6</x:v>
+        <x:v>64.88</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>61355.02</x:v>
+        <x:v>125762.98</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>47235.36</x:v>
+        <x:v>66825.85</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>76.99</x:v>
+        <x:v>53.14</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>69809.85</x:v>
+        <x:v>66825.85</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>113.78</x:v>
+        <x:v>53.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">