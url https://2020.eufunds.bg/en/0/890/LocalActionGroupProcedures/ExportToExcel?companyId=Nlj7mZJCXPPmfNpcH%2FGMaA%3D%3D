--- v2 (2026-08-15)
+++ v3 (2026-10-06)
@@ -1,153 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59385e8a1c27402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba9f8e1a23ba459d82f58cf4e0afbb97.psmdcp" Id="Rfdfb7a8fe57945b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06be0e3c4ce8460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82f46e77785049e28c2120f499799db9.psmdcp" Id="Rbb0281920d634755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"LAG Karlukovski Karst – Cherven Bryag – Iskar", Measure 5-7.5.1 „"Investments for recreation and tourist infrastructure and preservation of intangible cultural and Natural Heritage in the territory of LAG Karlukovski Karst – Cherven Bryag-Iskar"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG "Karlukovski Karst – Cherven Bryag – Iskar", Measure 1-4.1 "Support for investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science and education for smart growth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG "Karlukovski Karst – Cherven Bryag – Iskar", measure "7 "Access to quality education through integrated educational system for children and students from marginalised communities, including Roma".</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Karlukovski karst - Cherven bryag- Iskar -  Measure 8 "Improving production capacity in SMEs within the territory of LAG Karlukovski karst - Cherven bryag- Iskar"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG "Karlukovski Karst – Cherven Bryag – Iskar", Measure 3-6.4.1 "Investments in support of non-agricultural activities" .</x:t>
+  </x:si>
+  <x:si>
     <x:t>Human Resources Development</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.060</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Karlukovski karst – Cherven Bryag – Iskar,  Measure 6 "Better access to sustainable services, health and social services through an integrated approach on the territory of LAG Karlukovski karst – Cherven Bryag – Iskar "</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...8 lines deleted...]
-    <x:t>LAG "Karlukovski Karst – Cherven Bryag – Iskar", Measure 1-4.1 "Support for investments in agricultural holdings"</x:t>
+    <x:t>BG16RFOP002-2.058</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.275</x:t>
   </x:si>
   <x:si>
     <x:t>"LAG Karlukovski Karst – Cherven Bryag – Iskar", Measure 2-4.2"Support for investments in processing, marketing and/or development of agricultural products"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.276</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.312</x:t>
   </x:si>
   <x:si>
     <x:t>LAG "Karlukovski Karst – Cherven Bryag – Iskar", Measure 4-7.2. "Investments in the creation, improvement or expansion of all types of small scale infrastructure"</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BG16RFOP002-2.069</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -732,295 +732,295 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>759988.34</x:v>
+        <x:v>209143.94</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>685603.86</x:v>
+        <x:v>160470.77</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>90.21</x:v>
+        <x:v>76.73</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>685603.85</x:v>
+        <x:v>145053.58</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>90.21</x:v>
+        <x:v>69.36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B7" s="7" t="s">
+      <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
         <x:v>214057.46</x:v>
       </x:c>
       <x:c r="F7" s="8">
         <x:v>212590.18</x:v>
       </x:c>
       <x:c r="G7" s="8">
         <x:v>99.31</x:v>
       </x:c>
       <x:c r="H7" s="8">
         <x:v>163059.37</x:v>
       </x:c>
       <x:c r="I7" s="8">
         <x:v>76.18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>199996.93</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>0</x:v>
+        <x:v>406152.98</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>0</x:v>
+        <x:v>81.23</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>0</x:v>
+        <x:v>406152.93</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>0</x:v>
+        <x:v>81.23</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>927314.74</x:v>
+        <x:v>99929.87</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>751559.43</x:v>
+        <x:v>99713.53</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>81.05</x:v>
+        <x:v>99.78</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>697456.75</x:v>
+        <x:v>99713.55</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>75.21</x:v>
+        <x:v>99.78</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>499992.33</x:v>
+        <x:v>927314.74</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>406152.98</x:v>
+        <x:v>751559.43</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>81.23</x:v>
+        <x:v>81.05</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>406152.93</x:v>
+        <x:v>697456.75</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>81.23</x:v>
+        <x:v>75.21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>759988.34</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>887742.49</x:v>
+        <x:v>685603.86</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>88.78</x:v>
+        <x:v>90.21</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>887742.52</x:v>
+        <x:v>685603.85</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>88.78</x:v>
+        <x:v>90.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>209143.94</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>160470.77</x:v>
+        <x:v>887742.49</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>76.73</x:v>
+        <x:v>88.78</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>145053.58</x:v>
+        <x:v>887742.52</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>69.36</x:v>
+        <x:v>88.78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>557983.06</x:v>
+        <x:v>199996.93</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>556121.58</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>99.67</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>555186.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>99.5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C14" s="7" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>99929.87</x:v>
+        <x:v>557983.06</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>99713.53</x:v>
+        <x:v>556121.58</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>99.78</x:v>
+        <x:v>99.67</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>99713.55</x:v>
+        <x:v>555186.54</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>99.78</x:v>
+        <x:v>99.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">