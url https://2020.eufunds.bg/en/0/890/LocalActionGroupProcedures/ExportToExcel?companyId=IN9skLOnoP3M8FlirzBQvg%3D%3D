--- v1 (2026-08-15)
+++ v2 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084fca7aaaa945ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aebaa13d50249139ab67911cf0b2f97.psmdcp" Id="Ra463208f028b4910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e98f5a467b4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4f91f70a1ea413589b00285f3473afa.psmdcp" Id="R2e1a7936f33a442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -43,112 +43,112 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.030</x:t>
-[...2 lines deleted...]
-    <x:t>LAG Zavet - Kubrat: Submeasure "Investments in creating, enhansing all small - scale infrastructure"</x:t>
+    <x:t>BG06RDNP001-19.196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Zavet - Kubrat: Sub - measure  8.6 “Investments in technologies for forestry and in the processing, mobilization and trade of forest products”</x:t>
   </x:si>
   <x:si>
     <x:t>Приключила</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.035</x:t>
+    <x:t>BG06RDNP001-19.240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Zawet - Kubrat Submeasure 7.5 "Investments for public use in infrastructure for recreation, tourist infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Zavet - Kubrat: Sub-measure 4.1 "Investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Zavet - Kubrat: Measure 19.2 - 05 "Partnerships and promotion of rural identity, traditions, culture and nature"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Zavet - Kubrat: Sub-measure 6.4 "Investment support for non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.385</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Zavet-Kubrat 
 Sub-measure 4.2 "Investment in processing / marketing of agricultural products"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.047</x:t>
-[...8 lines deleted...]
-    <x:t>LAG Zavet - Kubrat: Measure 19.2 - 05 "Partnerships and promotion of rural identity, traditions, culture and nature"</x:t>
+    <x:t>BG06RDNP001-19.655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Zavet - Kubrat: Submeasure "Investments in creating, enhansing all small - scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.715</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.067</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG Zavet - Kubrat: Sub-measure 6.4 "Investment support for non-agricultural activities"</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.300</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>BG06RDNP001-19.715</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -733,92 +733,92 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>269995.86</x:v>
+        <x:v>59999.08</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>160145.54</x:v>
+        <x:v>34805.68</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>59.31</x:v>
+        <x:v>58.01</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>125251.86</x:v>
+        <x:v>34805.68</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>46.39</x:v>
+        <x:v>58.01</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>127498.04</x:v>
+        <x:v>89998.62</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>0</x:v>
+        <x:v>89432.05</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>0</x:v>
+        <x:v>99.37</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>0</x:v>
+        <x:v>89432.04</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>0</x:v>
+        <x:v>99.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
         <x:v>404993.79</x:v>
       </x:c>
       <x:c r="F8" s="8">
         <x:v>302966.88</x:v>
       </x:c>
       <x:c r="G8" s="8">
         <x:v>74.81</x:v>
       </x:c>
       <x:c r="H8" s="8">
@@ -849,295 +849,295 @@
       </x:c>
       <x:c r="G9" s="8">
         <x:v>17.09</x:v>
       </x:c>
       <x:c r="H9" s="8">
         <x:v>20507.92</x:v>
       </x:c>
       <x:c r="I9" s="8">
         <x:v>17.09</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>427493.44</x:v>
+        <x:v>355474.03</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>71570.77</x:v>
+        <x:v>434225.31</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>16.74</x:v>
+        <x:v>122.15</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>71570.76</x:v>
+        <x:v>377174.76</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>16.74</x:v>
+        <x:v>106.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>59999.08</x:v>
+        <x:v>127498.04</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>34805.68</x:v>
+        <x:v>49959.51</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>58.01</x:v>
+        <x:v>39.18</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>34805.68</x:v>
+        <x:v>49959.5</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>58.01</x:v>
+        <x:v>39.18</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>89998.62</x:v>
+        <x:v>429106.3</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>89432.05</x:v>
+        <x:v>319969.8</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>99.37</x:v>
+        <x:v>74.57</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>89432.04</x:v>
+        <x:v>315328.08</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>99.37</x:v>
+        <x:v>73.48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>57048.79</x:v>
+        <x:v>127498.04</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>55073.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>96.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>55073.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>96.54</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>127498.04</x:v>
+        <x:v>269995.86</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>49959.51</x:v>
+        <x:v>160145.54</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>39.18</x:v>
+        <x:v>59.31</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>49959.5</x:v>
+        <x:v>125251.86</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>39.18</x:v>
+        <x:v>46.39</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>355474.03</x:v>
+        <x:v>254557.57</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>434225.31</x:v>
+        <x:v>217669.23</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>122.15</x:v>
+        <x:v>85.51</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>377174.76</x:v>
+        <x:v>217669.18</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>106.1</x:v>
+        <x:v>85.51</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>429106.3</x:v>
+        <x:v>11795.5</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>319969.8</x:v>
+        <x:v>11702.96</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>74.57</x:v>
+        <x:v>99.22</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>315328.08</x:v>
+        <x:v>11702.96</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>73.48</x:v>
+        <x:v>99.22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>254557.57</x:v>
+        <x:v>427493.44</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>217669.23</x:v>
+        <x:v>71570.77</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>85.51</x:v>
+        <x:v>16.74</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>217669.18</x:v>
+        <x:v>71570.76</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>85.51</x:v>
+        <x:v>16.74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>11795.5</x:v>
+        <x:v>57048.79</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>11702.96</x:v>
+        <x:v>55073.92</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>99.22</x:v>
+        <x:v>96.54</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>11702.96</x:v>
+        <x:v>55073.92</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>99.22</x:v>
+        <x:v>96.54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">