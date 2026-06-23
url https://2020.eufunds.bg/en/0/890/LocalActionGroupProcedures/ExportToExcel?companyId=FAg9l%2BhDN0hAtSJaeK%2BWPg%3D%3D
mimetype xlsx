--- v0 (2026-05-03)
+++ v1 (2026-06-23)
@@ -1,210 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf979b777ca6b4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7f35ec85aa4eadb8c695df63fb7b7d.psmdcp" Id="R386321efd49f410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a3ca4e04694672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7265f0fd841e4d94b4285a5eb41ffbcc.psmdcp" Id="R6fdbefdbcfcc483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa M04 "Socio-economic Integration of Vulnerable Groups"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritza Municipality - Measure M7.5. Investments for public use in infrastructure for recreation, tourist infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa - Measure M4.1 "Investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritsa Municipality - Measure M7.2. Investments in creating, improving or expanding all types of small-scale infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa - Measure M4.2 "Investments in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa M05 "Active inclusion - vulnerable groups"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Municipality of Maritza Measure M01 "Studies and investments related to the maintenance, restoration and the cultural and natural heritage of the villages. Preservation, Development and Valorisation of Specific Local Identity and Local Culture "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritza Municipality M6.4.1 "Investments in support of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Maritza Municipality M02 "Active Inclusion - Young People"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.043</x:t>
+  </x:si>
+  <x:si>
     <x:t>Innovations and competitiveness</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.013</x:t>
   </x:si>
   <x:si>
     <x:t>LAG - Maritza Municipality M08 "Improving Production Capacity in SMEs in the LAG"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...2 lines deleted...]
-    <x:t>Human Resources Development</x:t>
+    <x:t>BG06RDNP001-19.784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Municipality of Maritsa M07 "Promotion of entrepreneurship and improvement of the level of survival of SMEs from the territory of the LAG"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.031</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Maritza Municipality M03 "Good and safe working conditions"</x:t>
   </x:si>
   <x:si>
-    <x:t>Rural Development Programme</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>BG16RFOP002-1.009</x:t>
   </x:si>
   <x:si>
     <x:t>LAG - Maritza Municipality M06 "Support for the development of innovations from start-ups"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.039</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.466</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG-Municipality of Maritsa - Measure M4.1 "Investments in agricultural holdings"</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.609</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>BG06RDNP001-19.811</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -789,730 +789,730 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>460162.69</x:v>
+        <x:v>179471.89</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>454287.15</x:v>
+        <x:v>153009.01</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>98.72</x:v>
+        <x:v>85.26</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>451824.37</x:v>
+        <x:v>153009.03</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>98.19</x:v>
+        <x:v>85.26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>288622.86</x:v>
+        <x:v>204516.76</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>263331.59</x:v>
+        <x:v>98829.59</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>91.24</x:v>
+        <x:v>48.32</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>253067.93</x:v>
+        <x:v>51101.97</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>87.68</x:v>
+        <x:v>24.99</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B8" s="7" t="s">
+      <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>119511.92</x:v>
+        <x:v>281994.09</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>114316.95</x:v>
+        <x:v>126397.88</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>95.65</x:v>
+        <x:v>44.82</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>96321.47</x:v>
+        <x:v>78710.31</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>80.6</x:v>
+        <x:v>27.91</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>798444.55</x:v>
+        <x:v>142576.03</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>666589.57</x:v>
+        <x:v>131341.8</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>83.49</x:v>
+        <x:v>92.12</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>521738.85</x:v>
+        <x:v>131341.8</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>65.34</x:v>
+        <x:v>92.12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>295282.47</x:v>
+        <x:v>77356.46</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>151858.85</x:v>
+        <x:v>74656.71</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>51.43</x:v>
+        <x:v>96.51</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>144041.79</x:v>
+        <x:v>73378.86</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>48.78</x:v>
+        <x:v>94.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>135766.69</x:v>
+        <x:v>146229.48</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>104639.76</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>77.07</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>104578.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>77.03</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>181932.99</x:v>
+        <x:v>146229.48</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>176253.38</x:v>
+        <x:v>134775.59</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>96.88</x:v>
+        <x:v>92.17</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>172448.41</x:v>
+        <x:v>134773.83</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>94.79</x:v>
+        <x:v>92.17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>146229.48</x:v>
+        <x:v>127866.84</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>0</x:v>
+        <x:v>50661.39</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>0</x:v>
+        <x:v>39.62</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>0</x:v>
+        <x:v>50661.38</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>0</x:v>
+        <x:v>39.62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>357904.32</x:v>
+        <x:v>175016.55</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>422498.97</x:v>
+        <x:v>108398.99</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>118.05</x:v>
+        <x:v>61.94</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>350918.11</x:v>
+        <x:v>82854.84</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>98.05</x:v>
+        <x:v>47.34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>146229.48</x:v>
+        <x:v>35872.56</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>134775.59</x:v>
+        <x:v>35669.73</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>92.17</x:v>
+        <x:v>99.43</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>134773.83</x:v>
+        <x:v>41534.24</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>92.17</x:v>
+        <x:v>115.78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>179471.89</x:v>
+        <x:v>106049.65</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>153009.01</x:v>
+        <x:v>59521.44</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>85.26</x:v>
+        <x:v>56.13</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>153009.03</x:v>
+        <x:v>59521.43</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>85.26</x:v>
+        <x:v>56.13</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>204516.76</x:v>
+        <x:v>59517.75</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>98829.59</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>48.32</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>51101.97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>24.99</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>59517.75</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>0</x:v>
+        <x:v>25369.73</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>0</x:v>
+        <x:v>16.54</x:v>
       </x:c>
       <x:c r="H18" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>357904.32</x:v>
+        <x:v>295282.47</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>21962.01</x:v>
+        <x:v>151858.85</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>6.14</x:v>
+        <x:v>51.43</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>21962.01</x:v>
+        <x:v>144041.79</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>6.14</x:v>
+        <x:v>48.78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>798444.55</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>25369.73</x:v>
+        <x:v>666589.57</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>16.54</x:v>
+        <x:v>83.49</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>0</x:v>
+        <x:v>521738.85</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>0</x:v>
+        <x:v>65.34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>281994.09</x:v>
+        <x:v>135766.69</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>126397.88</x:v>
+        <x:v>104639.76</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>44.82</x:v>
+        <x:v>77.07</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>78710.31</x:v>
+        <x:v>104578.06</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>27.91</x:v>
+        <x:v>77.03</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>127866.84</x:v>
+        <x:v>460162.69</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>50661.39</x:v>
+        <x:v>454287.15</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>39.62</x:v>
+        <x:v>98.72</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>50661.38</x:v>
+        <x:v>451824.37</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>39.62</x:v>
+        <x:v>98.19</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>22868.36</x:v>
+        <x:v>64811.36</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>22803.63</x:v>
+        <x:v>64453.97</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>99.72</x:v>
+        <x:v>99.45</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>22803.62</x:v>
+        <x:v>77282.55</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>99.72</x:v>
+        <x:v>119.24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>175016.55</x:v>
+        <x:v>119511.92</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>108398.99</x:v>
+        <x:v>114316.95</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>61.94</x:v>
+        <x:v>95.65</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>82854.84</x:v>
+        <x:v>96321.47</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>47.34</x:v>
+        <x:v>80.6</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>77356.46</x:v>
+        <x:v>357904.32</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>74656.71</x:v>
+        <x:v>422498.97</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>96.51</x:v>
+        <x:v>118.05</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>73378.86</x:v>
+        <x:v>350918.11</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>94.86</x:v>
+        <x:v>98.05</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>35872.56</x:v>
+        <x:v>288622.86</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>35669.73</x:v>
+        <x:v>263331.59</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>99.43</x:v>
+        <x:v>91.24</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>41534.24</x:v>
+        <x:v>253067.93</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>115.78</x:v>
+        <x:v>87.68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C27" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C27" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>64811.36</x:v>
+        <x:v>181932.99</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>64453.97</x:v>
+        <x:v>176253.38</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>99.45</x:v>
+        <x:v>96.88</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>77282.55</x:v>
+        <x:v>172448.41</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>119.24</x:v>
+        <x:v>94.79</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
-        <x:v>106049.65</x:v>
+        <x:v>357904.32</x:v>
       </x:c>
       <x:c r="F28" s="8">
-        <x:v>59521.44</x:v>
+        <x:v>21962.01</x:v>
       </x:c>
       <x:c r="G28" s="8">
-        <x:v>56.13</x:v>
+        <x:v>6.14</x:v>
       </x:c>
       <x:c r="H28" s="8">
-        <x:v>59521.43</x:v>
+        <x:v>21962.01</x:v>
       </x:c>
       <x:c r="I28" s="8">
-        <x:v>56.13</x:v>
+        <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="8">
-        <x:v>142576.03</x:v>
+        <x:v>22868.36</x:v>
       </x:c>
       <x:c r="F29" s="8">
-        <x:v>131341.8</x:v>
+        <x:v>22803.63</x:v>
       </x:c>
       <x:c r="G29" s="8">
-        <x:v>92.12</x:v>
+        <x:v>99.72</x:v>
       </x:c>
       <x:c r="H29" s="8">
-        <x:v>131341.8</x:v>
+        <x:v>22803.62</x:v>
       </x:c>
       <x:c r="I29" s="8">
-        <x:v>92.12</x:v>
+        <x:v>99.72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">