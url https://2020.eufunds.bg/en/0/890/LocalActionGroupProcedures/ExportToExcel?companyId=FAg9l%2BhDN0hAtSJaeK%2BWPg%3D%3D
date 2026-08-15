--- v1 (2026-06-23)
+++ v2 (2026-08-15)
@@ -1,210 +1,210 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a3ca4e04694672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7265f0fd841e4d94b4285a5eb41ffbcc.psmdcp" Id="R6fdbefdbcfcc483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186db29fff774cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/821d4f54c92a43d79dda493ccf013046.psmdcp" Id="R53e20a3451fd4412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritza Municipality M08 "Improving Production Capacity in SMEs in the LAG"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
     <x:t>Human Resources Development</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-1.031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Maritza Municipality M03 "Good and safe working conditions"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Municipality of Maritza Measure M01 "Studies and investments related to the maintenance, restoration and the cultural and natural heritage of the villages. Preservation, Development and Valorisation of Specific Local Identity and Local Culture "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritsa Municipality - Measure M7.2. Investments in creating, improving or expanding all types of small-scale infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritza Municipality M6.4.1 "Investments in support of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Maritza Municipality M02 "Active Inclusion - Young People"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Maritza Municipality M06 "Support for the development of innovations from start-ups"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa M05 "Active inclusion - vulnerable groups"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Municipality of Maritsa M07 "Promotion of entrepreneurship and improvement of the level of survival of SMEs from the territory of the LAG"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.067</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.068</x:t>
   </x:si>
   <x:si>
     <x:t>LAG-Municipality of Maritsa M04 "Socio-economic Integration of Vulnerable Groups"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.292</x:t>
   </x:si>
   <x:si>
     <x:t>LAG - Maritza Municipality - Measure M7.5. Investments for public use in infrastructure for recreation, tourist infrastructure</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-1.101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa - Measure M4.1 "Investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Municipality of Maritsa - Measure M4.2 "Investments in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.518</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG-Municipality of Maritsa - Measure M4.1 "Investments in agricultural holdings"</x:t>
+    <x:t>BG06RDNP001-19.523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.785</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.811</x:t>
-  </x:si>
-[...91 lines deleted...]
-    <x:t>BG06RDNP001-19.609</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -789,730 +789,730 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>179471.89</x:v>
+        <x:v>460162.69</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>153009.01</x:v>
+        <x:v>454287.15</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>85.26</x:v>
+        <x:v>98.72</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>153009.03</x:v>
+        <x:v>451824.37</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>85.26</x:v>
+        <x:v>98.19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>204516.76</x:v>
+        <x:v>288622.86</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>98829.59</x:v>
+        <x:v>263331.59</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>48.32</x:v>
+        <x:v>91.24</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>51101.97</x:v>
+        <x:v>253067.93</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>24.99</x:v>
+        <x:v>87.68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>281994.09</x:v>
+        <x:v>119511.92</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>126397.88</x:v>
+        <x:v>114316.95</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>44.82</x:v>
+        <x:v>95.65</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>78710.31</x:v>
+        <x:v>96321.47</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>27.91</x:v>
+        <x:v>80.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>142576.03</x:v>
+        <x:v>798444.55</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>131341.8</x:v>
+        <x:v>666589.57</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>92.12</x:v>
+        <x:v>83.49</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>131341.8</x:v>
+        <x:v>521738.85</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>92.12</x:v>
+        <x:v>65.34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>77356.46</x:v>
+        <x:v>295282.47</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>74656.71</x:v>
+        <x:v>151858.85</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>96.51</x:v>
+        <x:v>51.43</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>73378.86</x:v>
+        <x:v>144041.79</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>94.86</x:v>
+        <x:v>48.78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>146229.48</x:v>
+        <x:v>135766.69</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>0</x:v>
+        <x:v>104639.76</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>0</x:v>
+        <x:v>77.07</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>0</x:v>
+        <x:v>104578.06</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>0</x:v>
+        <x:v>77.03</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>146229.48</x:v>
+        <x:v>181932.99</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>134775.59</x:v>
+        <x:v>176253.38</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>92.17</x:v>
+        <x:v>96.88</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>134773.83</x:v>
+        <x:v>172448.41</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>92.17</x:v>
+        <x:v>94.79</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>127866.84</x:v>
+        <x:v>146229.48</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>50661.39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>39.62</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>50661.38</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>39.62</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>175016.55</x:v>
+        <x:v>357904.32</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>108398.99</x:v>
+        <x:v>422498.97</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>61.94</x:v>
+        <x:v>118.05</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>82854.84</x:v>
+        <x:v>350918.11</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>47.34</x:v>
+        <x:v>98.05</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>35872.56</x:v>
+        <x:v>146229.48</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>35669.73</x:v>
+        <x:v>134775.59</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>99.43</x:v>
+        <x:v>92.17</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>41534.24</x:v>
+        <x:v>134773.83</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>115.78</x:v>
+        <x:v>92.17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>106049.65</x:v>
+        <x:v>179471.89</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>59521.44</x:v>
+        <x:v>153009.01</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>56.13</x:v>
+        <x:v>85.26</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>59521.43</x:v>
+        <x:v>153009.03</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>56.13</x:v>
+        <x:v>85.26</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>59517.75</x:v>
+        <x:v>204516.76</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>0</x:v>
+        <x:v>98829.59</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>0</x:v>
+        <x:v>48.32</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>0</x:v>
+        <x:v>51101.97</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>0</x:v>
+        <x:v>24.99</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>59517.75</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>25369.73</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>16.54</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>295282.47</x:v>
+        <x:v>357904.32</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>151858.85</x:v>
+        <x:v>21962.01</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>51.43</x:v>
+        <x:v>6.14</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>144041.79</x:v>
+        <x:v>21962.01</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>48.78</x:v>
+        <x:v>6.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>798444.55</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>666589.57</x:v>
+        <x:v>25369.73</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>83.49</x:v>
+        <x:v>16.54</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>521738.85</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>65.34</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>135766.69</x:v>
+        <x:v>281994.09</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>104639.76</x:v>
+        <x:v>126397.88</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>77.07</x:v>
+        <x:v>44.82</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>104578.06</x:v>
+        <x:v>78710.31</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>77.03</x:v>
+        <x:v>27.91</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>460162.69</x:v>
+        <x:v>127866.84</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>454287.15</x:v>
+        <x:v>50661.39</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>98.72</x:v>
+        <x:v>39.62</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>451824.37</x:v>
+        <x:v>50661.38</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>98.19</x:v>
+        <x:v>39.62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>64811.36</x:v>
+        <x:v>22868.36</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>64453.97</x:v>
+        <x:v>22803.63</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>99.45</x:v>
+        <x:v>99.72</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>77282.55</x:v>
+        <x:v>22803.62</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>119.24</x:v>
+        <x:v>99.72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>119511.92</x:v>
+        <x:v>175016.55</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>114316.95</x:v>
+        <x:v>108398.99</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>95.65</x:v>
+        <x:v>61.94</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>96321.47</x:v>
+        <x:v>82854.84</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>80.6</x:v>
+        <x:v>47.34</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>357904.32</x:v>
+        <x:v>77356.46</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>422498.97</x:v>
+        <x:v>74656.71</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>118.05</x:v>
+        <x:v>96.51</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>350918.11</x:v>
+        <x:v>73378.86</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>98.05</x:v>
+        <x:v>94.86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>288622.86</x:v>
+        <x:v>35872.56</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>263331.59</x:v>
+        <x:v>35669.73</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>91.24</x:v>
+        <x:v>99.43</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>253067.93</x:v>
+        <x:v>41534.24</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>87.68</x:v>
+        <x:v>115.78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="7" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>181932.99</x:v>
+        <x:v>64811.36</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>176253.38</x:v>
+        <x:v>64453.97</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>96.88</x:v>
+        <x:v>99.45</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>172448.41</x:v>
+        <x:v>77282.55</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>94.79</x:v>
+        <x:v>119.24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
-        <x:v>357904.32</x:v>
+        <x:v>106049.65</x:v>
       </x:c>
       <x:c r="F28" s="8">
-        <x:v>21962.01</x:v>
+        <x:v>59521.44</x:v>
       </x:c>
       <x:c r="G28" s="8">
-        <x:v>6.14</x:v>
+        <x:v>56.13</x:v>
       </x:c>
       <x:c r="H28" s="8">
-        <x:v>21962.01</x:v>
+        <x:v>59521.43</x:v>
       </x:c>
       <x:c r="I28" s="8">
-        <x:v>6.14</x:v>
+        <x:v>56.13</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="8">
-        <x:v>22868.36</x:v>
+        <x:v>142576.03</x:v>
       </x:c>
       <x:c r="F29" s="8">
-        <x:v>22803.63</x:v>
+        <x:v>131341.8</x:v>
       </x:c>
       <x:c r="G29" s="8">
-        <x:v>99.72</x:v>
+        <x:v>92.12</x:v>
       </x:c>
       <x:c r="H29" s="8">
-        <x:v>22803.62</x:v>
+        <x:v>131341.8</x:v>
       </x:c>
       <x:c r="I29" s="8">
-        <x:v>99.72</x:v>
+        <x:v>92.12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">