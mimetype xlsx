--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b51432a6944f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/621ee628ca54485f9e9f588286de8a7c.psmdcp" Id="Rd04278c02f654209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd283f8b527784cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52c3159dcc2745f890eddaa55d654071.psmdcp" Id="R0923c5cf17a5413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -43,122 +43,122 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.688</x:t>
-[...2 lines deleted...]
-    <x:t>LAG-Razlog, Measure 7.2. "Investments in creating, improving or expanding all types of small-scale infrastructure"</x:t>
+    <x:t>BG06RDNP001-19.008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Razlog, Mesure 4.1. Investment in agricultural holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Приключила</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>MEASURE 19.2.323 "DEVELOPMENT AND POPULARIZATION OF TERRITORIAL IDENTITY"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.009</x:t>
   </x:si>
   <x:si>
     <x:t>LAG-Razlog
 Measure 4.2. Investments in the processing/marketing of agricultural products.</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Razlog, Measure 6.4. "SUPPORT FOR INVESTMENT IN ESTABLISHMENT AND DEVELOPMENT OF NON-AGRICULTURAL ACTIVITIES"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.106</x:t>
   </x:si>
   <x:si>
     <x:t>LAG-Razlog, Measure 8.6 "Investments in technologies for forestry and in the processing, mobilization and trade of forest products"</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.856</x:t>
-[...8 lines deleted...]
-    <x:t>LAG-Razlog, Measure 6.4. "SUPPORT FOR INVESTMENT IN ESTABLISHMENT AND DEVELOPMENT OF NON-AGRICULTURAL ACTIVITIES"</x:t>
+    <x:t>BG06RDNP001-19.268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Razlog, Measure 7.2. "Investments in creating, improving or expanding all types of small-scale infrastructure"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.368</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Razlog, Measure 4.2 "Investments in processing/marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.443</x:t>
   </x:si>
   <x:si>
-    <x:t>BG06RDNP001-19.741</x:t>
-[...8 lines deleted...]
-    <x:t>BG06RDNP001-19.268</x:t>
+    <x:t>MEASURE 19.2.323 "DEVELOPMENT AND POPULARIZATION OF TERRITORIAL IDENTITY"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.502</x:t>
   </x:si>
   <x:si>
     <x:t>LAG-RAZLOG, MEASURE 7.5. INVESTMENT FOR PUBLIC USE
 IN LEISURE INFRASTRUCTURE, TOURIST INFRASTRUCTURE</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Razlog, Measure 6.4. "Support for investments in the establishment and development of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.856</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -743,440 +743,440 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>86282.79</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>84645.41</x:v>
+        <x:v>72412.2</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>98.1</x:v>
+        <x:v>60.34</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>82867.53</x:v>
+        <x:v>28602.1</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>96.04</x:v>
+        <x:v>23.84</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
         <x:v>120000</x:v>
       </x:c>
       <x:c r="F7" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>228518.2</x:v>
+        <x:v>735000</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>261237.42</x:v>
+        <x:v>524856.06</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>114.32</x:v>
+        <x:v>71.41</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>296518.42</x:v>
+        <x:v>524530.22</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>129.76</x:v>
+        <x:v>71.36</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>120000</x:v>
+        <x:v>75000</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>0</x:v>
+        <x:v>21908.86</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>0</x:v>
+        <x:v>29.21</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>0</x:v>
+        <x:v>21908.86</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>0</x:v>
+        <x:v>29.21</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>75000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>21908.86</x:v>
+        <x:v>90409.47</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>29.21</x:v>
+        <x:v>90.41</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>21908.86</x:v>
+        <x:v>90409.45</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>29.21</x:v>
+        <x:v>90.41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>56829.13</x:v>
+        <x:v>53091.14</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>56829.14</x:v>
+        <x:v>53039.19</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>100</x:v>
+        <x:v>99.9</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>56829.13</x:v>
+        <x:v>53039.18</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>100</x:v>
+        <x:v>99.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C12" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>735000</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>524856.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>71.41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>524530.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>71.36</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>53091.14</x:v>
+        <x:v>289995.56</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>53039.19</x:v>
+        <x:v>206695.11</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>99.9</x:v>
+        <x:v>71.28</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>53039.18</x:v>
+        <x:v>206695.13</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>99.9</x:v>
+        <x:v>71.28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>289995.56</x:v>
+        <x:v>59999.08</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>206695.11</x:v>
+        <x:v>40154.58</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>71.28</x:v>
+        <x:v>66.93</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>206695.13</x:v>
+        <x:v>37854.67</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>71.28</x:v>
+        <x:v>63.09</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>88957.16</x:v>
+        <x:v>392309.88</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>88251.53</x:v>
+        <x:v>398564.68</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>99.21</x:v>
+        <x:v>101.59</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>88251.54</x:v>
+        <x:v>429063.94</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>99.21</x:v>
+        <x:v>109.37</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>120000</x:v>
+        <x:v>86282.79</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>72412.2</x:v>
+        <x:v>84645.41</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>60.34</x:v>
+        <x:v>98.1</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>28602.1</x:v>
+        <x:v>82867.53</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>23.84</x:v>
+        <x:v>96.04</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>12</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>100000</x:v>
+        <x:v>228518.2</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>90409.47</x:v>
+        <x:v>261237.42</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>90.41</x:v>
+        <x:v>114.32</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>90409.45</x:v>
+        <x:v>296518.42</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>90.41</x:v>
+        <x:v>129.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>59999.08</x:v>
+        <x:v>88957.16</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>40154.58</x:v>
+        <x:v>88251.53</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>66.93</x:v>
+        <x:v>99.21</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>37854.67</x:v>
+        <x:v>88251.54</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>63.09</x:v>
+        <x:v>99.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>392309.88</x:v>
+        <x:v>56829.13</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>398564.68</x:v>
+        <x:v>56829.14</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>101.59</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>429063.94</x:v>
+        <x:v>56829.13</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>109.37</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">