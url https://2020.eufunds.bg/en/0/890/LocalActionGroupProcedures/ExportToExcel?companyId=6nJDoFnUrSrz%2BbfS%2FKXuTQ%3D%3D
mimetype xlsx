--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd283f8b527784cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52c3159dcc2745f890eddaa55d654071.psmdcp" Id="R0923c5cf17a5413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78533a0c03684abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cfd4f81fe30466dbfc20c5f795999d9.psmdcp" Id="R50de5fbd70594e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>