--- v0 (2026-04-15)
+++ v1 (2026-06-22)
@@ -1,255 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6703497d4411410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88534bf1c9e9450685e308885c7f6041.psmdcp" Id="R7eaccf56f9fe4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b7c32d62dd4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/572ceb8dc78347b894066f88f6dc0718.psmdcp" Id="R43d1485b7c68488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="procedures" sheetId="2" r:id="rId2"/>
+    <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Topolovgrad - Submeasure 4.2  "Investment in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad areal 7.11 "Increasing the attractiveness of LAG's territory and stimulating cooperation through the promotion of the cultural, historical and natural heritage"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal - Submeasure 4.2  "Investment in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Area "Capacity for development of SMEs on the territory on LAG Svilengrad Area"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Topolovgrad, measure 7.5 "Investments for public use in infrastructure, tourist infrastructure and small-scale tourist infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal - Investments in support of non-agricultural activities on the territory of LAG Svilengrad Areal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal 2.1.Social-economic integration of marginalized communities such as Roma on the territory of LAG Svilengrad Area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Area "Capacity for SME Growth on the territory of LAG Svilengrad Area"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Topolovgrad -  Sub-measure 7.2 "Investments for creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal 1.3. Sustainable integration of the young people's labor market</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, Measure 4.1 Investment in agricultural holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal -  Sub-measure 7.2 "Investments for creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Science and education for smart growth</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M2OP001-3.006</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Svilengrad-Areal-Ensuring access to quality education in small settlements and hard-to-reach areas</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...11 lines deleted...]
-    <x:t>Rural Development Programme</x:t>
+    <x:t>BG05M9OP001-2.043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Area-Access to employment on the territory of LAG Svilengrad-Area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, "Improving the conservation status of species in Natura 2000 network through the CLLD approach on the territory of LAG Svilengrad Areal-2"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.818</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG Svilengrad-Topolovgrad, measure 7.5 "Investments for public use in infrastructure, tourist infrastructure and small-scale tourist infrastructure"</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BG06RDNP001-19.055</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG Svilengrad Areal -  Sub-measure 7.2 "Investments for creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+    <x:t>BG16M1OP002-3.010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, "Improving the conservation status of species in Natura 2000 network through the CLLD approach on the territory of LAG Svilengrad Areal"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.286</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Svilengrad Areal, measure 7.5 "Investments for public use in infrastructure, tourist infrastructure and small-scale tourist infrastructure"</x:t>
-  </x:si>
-[...103 lines deleted...]
-    <x:t>LAG Svilengrad Areal 1.3. Sustainable integration of the young people's labor market</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -368,106 +368,106 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="9">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="9">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -721,1074 +721,934 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="57.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="57.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="28.567768" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="G4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G4" s="4"/>
       <x:c r="H4" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="I4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10">
-      <x:c r="A5" s="5" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A5" s="5"/>
+      <x:c r="B5" s="5"/>
+      <x:c r="C5" s="5"/>
+      <x:c r="D5" s="5"/>
+      <x:c r="E5" s="5"/>
       <x:c r="F5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E6" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>91.96</x:v>
+      <x:c r="E6" s="8">
+        <x:v>29332.04</x:v>
+      </x:c>
+      <x:c r="F6" s="8">
+        <x:v>16744.8</x:v>
+      </x:c>
+      <x:c r="G6" s="8">
+        <x:v>57.09</x:v>
+      </x:c>
+      <x:c r="H6" s="8">
+        <x:v>16744.81</x:v>
+      </x:c>
+      <x:c r="I6" s="8">
+        <x:v>57.09</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B7" s="7" t="s">
+      <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E7" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>35.37</x:v>
+      <x:c r="E7" s="8">
+        <x:v>51129.19</x:v>
+      </x:c>
+      <x:c r="F7" s="8">
+        <x:v>49890.68</x:v>
+      </x:c>
+      <x:c r="G7" s="8">
+        <x:v>97.58</x:v>
+      </x:c>
+      <x:c r="H7" s="8">
+        <x:v>39475.26</x:v>
+      </x:c>
+      <x:c r="I7" s="8">
+        <x:v>77.21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B8" s="7" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B8" s="7" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E8" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="E8" s="8">
+        <x:v>49975.46</x:v>
+      </x:c>
+      <x:c r="F8" s="8">
+        <x:v>20643.41</x:v>
+      </x:c>
+      <x:c r="G8" s="8">
+        <x:v>41.31</x:v>
+      </x:c>
+      <x:c r="H8" s="8">
+        <x:v>20643.41</x:v>
+      </x:c>
+      <x:c r="I8" s="8">
+        <x:v>41.31</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E9" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>91.26</x:v>
+      <x:c r="E9" s="8">
+        <x:v>999984.66</x:v>
+      </x:c>
+      <x:c r="F9" s="8">
+        <x:v>357894.15</x:v>
+      </x:c>
+      <x:c r="G9" s="8">
+        <x:v>35.79</x:v>
+      </x:c>
+      <x:c r="H9" s="8">
+        <x:v>356109.87</x:v>
+      </x:c>
+      <x:c r="I9" s="8">
+        <x:v>35.61</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E10" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>61.05</x:v>
+      <x:c r="E10" s="8">
+        <x:v>43495.09</x:v>
+      </x:c>
+      <x:c r="F10" s="8">
+        <x:v>43495.09</x:v>
+      </x:c>
+      <x:c r="G10" s="8">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H10" s="8">
+        <x:v>21747.54</x:v>
+      </x:c>
+      <x:c r="I10" s="8">
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E11" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="E11" s="8">
+        <x:v>173753.89</x:v>
+      </x:c>
+      <x:c r="F11" s="8">
+        <x:v>168469.79</x:v>
+      </x:c>
+      <x:c r="G11" s="8">
+        <x:v>96.96</x:v>
+      </x:c>
+      <x:c r="H11" s="8">
+        <x:v>168357.74</x:v>
+      </x:c>
+      <x:c r="I11" s="8">
+        <x:v>96.89</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="B12" s="7" t="s">
+      <x:c r="C12" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E12" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>35.61</x:v>
+      <x:c r="E12" s="8">
+        <x:v>210396.01</x:v>
+      </x:c>
+      <x:c r="F12" s="8">
+        <x:v>74408.2</x:v>
+      </x:c>
+      <x:c r="G12" s="8">
+        <x:v>35.37</x:v>
+      </x:c>
+      <x:c r="H12" s="8">
+        <x:v>74408.21</x:v>
+      </x:c>
+      <x:c r="I12" s="8">
+        <x:v>35.37</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E13" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>23.92</x:v>
+      <x:c r="E13" s="8">
+        <x:v>153387.57</x:v>
+      </x:c>
+      <x:c r="F13" s="8">
+        <x:v>12475.52</x:v>
+      </x:c>
+      <x:c r="G13" s="8">
+        <x:v>8.13</x:v>
+      </x:c>
+      <x:c r="H13" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I13" s="8">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E14" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>35.75</x:v>
+      <x:c r="E14" s="8">
+        <x:v>592899.13</x:v>
+      </x:c>
+      <x:c r="F14" s="8">
+        <x:v>141831.34</x:v>
+      </x:c>
+      <x:c r="G14" s="8">
+        <x:v>23.92</x:v>
+      </x:c>
+      <x:c r="H14" s="8">
+        <x:v>141831.35</x:v>
+      </x:c>
+      <x:c r="I14" s="8">
+        <x:v>23.92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E15" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>41.31</x:v>
+      <x:c r="E15" s="8">
+        <x:v>43571.71</x:v>
+      </x:c>
+      <x:c r="F15" s="8">
+        <x:v>43571.38</x:v>
+      </x:c>
+      <x:c r="G15" s="8">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H15" s="8">
+        <x:v>43571.37</x:v>
+      </x:c>
+      <x:c r="I15" s="8">
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E16" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>96.89</x:v>
+      <x:c r="E16" s="8">
+        <x:v>536856.48</x:v>
+      </x:c>
+      <x:c r="F16" s="8">
+        <x:v>537309.46</x:v>
+      </x:c>
+      <x:c r="G16" s="8">
+        <x:v>100.08</x:v>
+      </x:c>
+      <x:c r="H16" s="8">
+        <x:v>397433.9</x:v>
+      </x:c>
+      <x:c r="I16" s="8">
+        <x:v>74.03</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E17" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>77.21</x:v>
+      <x:c r="E17" s="8">
+        <x:v>642090.52</x:v>
+      </x:c>
+      <x:c r="F17" s="8">
+        <x:v>46628.26</x:v>
+      </x:c>
+      <x:c r="G17" s="8">
+        <x:v>7.26</x:v>
+      </x:c>
+      <x:c r="H17" s="8">
+        <x:v>46628.29</x:v>
+      </x:c>
+      <x:c r="I17" s="8">
+        <x:v>7.26</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E18" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>50</x:v>
+      <x:c r="E18" s="8">
+        <x:v>15729.85</x:v>
+      </x:c>
+      <x:c r="F18" s="8">
+        <x:v>15644.51</x:v>
+      </x:c>
+      <x:c r="G18" s="8">
+        <x:v>99.46</x:v>
+      </x:c>
+      <x:c r="H18" s="8">
+        <x:v>15644.5</x:v>
+      </x:c>
+      <x:c r="I18" s="8">
+        <x:v>99.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E19" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>57.09</x:v>
+      <x:c r="E19" s="8">
+        <x:v>99998.47</x:v>
+      </x:c>
+      <x:c r="F19" s="8">
+        <x:v>83853.73</x:v>
+      </x:c>
+      <x:c r="G19" s="8">
+        <x:v>83.86</x:v>
+      </x:c>
+      <x:c r="H19" s="8">
+        <x:v>78603.11</x:v>
+      </x:c>
+      <x:c r="I19" s="8">
+        <x:v>78.6</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C20" s="7" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D20" s="7" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C20" s="7" t="s">
-[...18 lines deleted...]
-        <x:v>19.24</x:v>
+      <x:c r="E20" s="8">
+        <x:v>255037.04</x:v>
+      </x:c>
+      <x:c r="F20" s="8">
+        <x:v>203485.2</x:v>
+      </x:c>
+      <x:c r="G20" s="8">
+        <x:v>79.79</x:v>
+      </x:c>
+      <x:c r="H20" s="8">
+        <x:v>140417.77</x:v>
+      </x:c>
+      <x:c r="I20" s="8">
+        <x:v>55.06</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E21" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>19.24</x:v>
+      <x:c r="E21" s="8">
+        <x:v>250810.14</x:v>
+      </x:c>
+      <x:c r="F21" s="8">
+        <x:v>226268.77</x:v>
+      </x:c>
+      <x:c r="G21" s="8">
+        <x:v>90.22</x:v>
+      </x:c>
+      <x:c r="H21" s="8">
+        <x:v>146023.49</x:v>
+      </x:c>
+      <x:c r="I21" s="8">
+        <x:v>58.22</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E22" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>75.85</x:v>
+      <x:c r="E22" s="8">
+        <x:v>360000</x:v>
+      </x:c>
+      <x:c r="F22" s="8">
+        <x:v>331045.08</x:v>
+      </x:c>
+      <x:c r="G22" s="8">
+        <x:v>91.96</x:v>
+      </x:c>
+      <x:c r="H22" s="8">
+        <x:v>331045.04</x:v>
+      </x:c>
+      <x:c r="I22" s="8">
+        <x:v>91.96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E23" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>99.46</x:v>
+      <x:c r="E23" s="8">
+        <x:v>329994.94</x:v>
+      </x:c>
+      <x:c r="F23" s="8">
+        <x:v>119598.94</x:v>
+      </x:c>
+      <x:c r="G23" s="8">
+        <x:v>36.24</x:v>
+      </x:c>
+      <x:c r="H23" s="8">
+        <x:v>117978.86</x:v>
+      </x:c>
+      <x:c r="I23" s="8">
+        <x:v>35.75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E24" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>100</x:v>
+      <x:c r="E24" s="8">
+        <x:v>329994.94</x:v>
+      </x:c>
+      <x:c r="F24" s="8">
+        <x:v>250292.35</x:v>
+      </x:c>
+      <x:c r="G24" s="8">
+        <x:v>75.85</x:v>
+      </x:c>
+      <x:c r="H24" s="8">
+        <x:v>250292.36</x:v>
+      </x:c>
+      <x:c r="I24" s="8">
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E25" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>74.03</x:v>
+      <x:c r="E25" s="8">
+        <x:v>532866.84</x:v>
+      </x:c>
+      <x:c r="F25" s="8">
+        <x:v>127504.29</x:v>
+      </x:c>
+      <x:c r="G25" s="8">
+        <x:v>23.93</x:v>
+      </x:c>
+      <x:c r="H25" s="8">
+        <x:v>102527.68</x:v>
+      </x:c>
+      <x:c r="I25" s="8">
+        <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>48</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E26" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>93.47</x:v>
+      <x:c r="E26" s="8">
+        <x:v>532866.84</x:v>
+      </x:c>
+      <x:c r="F26" s="8">
+        <x:v>127504.29</x:v>
+      </x:c>
+      <x:c r="G26" s="8">
+        <x:v>23.93</x:v>
+      </x:c>
+      <x:c r="H26" s="8">
+        <x:v>102527.68</x:v>
+      </x:c>
+      <x:c r="I26" s="8">
+        <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C27" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E27" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>7.26</x:v>
+      <x:c r="E27" s="8">
+        <x:v>2446612.2</x:v>
+      </x:c>
+      <x:c r="F27" s="8">
+        <x:v>2286754.38</x:v>
+      </x:c>
+      <x:c r="G27" s="8">
+        <x:v>93.47</x:v>
+      </x:c>
+      <x:c r="H27" s="8">
+        <x:v>2286754.39</x:v>
+      </x:c>
+      <x:c r="I27" s="8">
+        <x:v>93.47</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>48</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E28" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="F28" s="8" t="n">
+      <x:c r="E28" s="8">
+        <x:v>216634.37</x:v>
+      </x:c>
+      <x:c r="F28" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G28" s="8" t="n">
+      <x:c r="G28" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="H28" s="8" t="n">
+      <x:c r="H28" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I28" s="8" t="n">
+      <x:c r="I28" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
-        <x:v>55</x:v>
-[...14 lines deleted...]
-        <x:v>55.06</x:v>
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E29" s="8">
+        <x:v>260758.86</x:v>
+      </x:c>
+      <x:c r="F29" s="8">
+        <x:v>238637.78</x:v>
+      </x:c>
+      <x:c r="G29" s="8">
+        <x:v>91.52</x:v>
+      </x:c>
+      <x:c r="H29" s="8">
+        <x:v>237967.76</x:v>
+      </x:c>
+      <x:c r="I29" s="8">
+        <x:v>91.26</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B30" s="7" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C30" s="7" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C30" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E30" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>58.22</x:v>
+      <x:c r="E30" s="8">
+        <x:v>2446612.2</x:v>
+      </x:c>
+      <x:c r="F30" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G30" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H30" s="8">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I30" s="8">
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B31" s="7" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C31" s="7" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D31" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E31" s="8" t="n">
-[...15 lines deleted...]
-    <x:row r="32" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="E31" s="8">
+        <x:v>216634.37</x:v>
+      </x:c>
+      <x:c r="F31" s="8">
+        <x:v>175338.83</x:v>
+      </x:c>
+      <x:c r="G31" s="8">
+        <x:v>80.94</x:v>
+      </x:c>
+      <x:c r="H31" s="8">
+        <x:v>132249.67</x:v>
+      </x:c>
+      <x:c r="I31" s="8">
+        <x:v>61.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="B33" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="B34" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="B35" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
-        <x:v>62</x:v>
-[...25 lines deleted...]
-      <x:c r="J36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:B5"/>
     <x:mergeCell ref="C4:C5"/>
     <x:mergeCell ref="D4:D5"/>
     <x:mergeCell ref="E4:E5"/>
     <x:mergeCell ref="F4:G4"/>
     <x:mergeCell ref="H4:I4"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
     <x:mergeCell ref="A34:J34"/>
     <x:mergeCell ref="A35:J35"/>
     <x:mergeCell ref="A36:J36"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>procedures</vt:lpstr>
+      <vt:lpstr>procedures!Print_Area</vt:lpstr>
+      <vt:lpstr>procedures!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>