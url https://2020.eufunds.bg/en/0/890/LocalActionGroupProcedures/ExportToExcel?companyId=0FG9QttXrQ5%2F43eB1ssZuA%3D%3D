--- v1 (2026-06-22)
+++ v2 (2026-08-21)
@@ -1,234 +1,234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b7c32d62dd4c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/572ceb8dc78347b894066f88f6dc0718.psmdcp" Id="R43d1485b7c68488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36311fab6e0c4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4bb62ee04914174a1472f371bf78b33.psmdcp" Id="R2b70696e6f114550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Area "Capacity for development of SMEs on the territory on LAG Svilengrad Area"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad areal 7.11 "Increasing the attractiveness of LAG's territory and stimulating cooperation through the promotion of the cultural, historical and natural heritage"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal -  Sub-measure 7.2 "Investments for creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal - Submeasure 4.2  "Investment in processing / marketing of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Area-Access to employment on the territory of LAG Svilengrad-Area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, Measure 4.1 Investment in agricultural holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Въведена</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal 1.3. Sustainable integration of the young people's labor market</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal 2.1.Social-economic integration of marginalized communities such as Roma on the territory of LAG Svilengrad Area</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal - Investments in support of non-agricultural activities on the territory of LAG Svilengrad Areal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Science and education for smart growth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M2OP001-3.006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Areal-Ensuring access to quality education in small settlements and hard-to-reach areas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, "Improving the conservation status of species in Natura 2000 network through the CLLD approach on the territory of LAG Svilengrad Areal"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, measure 7.5 "Investments for public use in infrastructure, tourist infrastructure and small-scale tourist infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Area "Capacity for SME Growth on the territory of LAG Svilengrad Area"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16M1OP002-3.028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad Areal, "Improving the conservation status of species in Natura 2000 network through the CLLD approach on the territory of LAG Svilengrad Areal-2"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.734</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.788</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Svilengrad-Topolovgrad - Submeasure 4.2  "Investment in processing / marketing of agricultural products"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...20 lines deleted...]
-    <x:t>LAG Svilengrad Area "Capacity for development of SMEs on the territory on LAG Svilengrad Area"</x:t>
+    <x:t>BG06RDNP001-19.818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Topolovgrad, measure 7.5 "Investments for public use in infrastructure, tourist infrastructure and small-scale tourist infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Svilengrad-Topolovgrad -  Sub-measure 7.2 "Investments for creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.847</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.857</x:t>
-  </x:si>
-[...109 lines deleted...]
-    <x:t>LAG Svilengrad Areal, measure 7.5 "Investments for public use in infrastructure, tourist infrastructure and small-scale tourist infrastructure"</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -813,788 +813,788 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>29332.04</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>16744.8</x:v>
+        <x:v>357894.15</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>57.09</x:v>
+        <x:v>35.79</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>16744.81</x:v>
+        <x:v>356109.87</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>57.09</x:v>
+        <x:v>35.61</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
         <x:v>51129.19</x:v>
       </x:c>
       <x:c r="F7" s="8">
         <x:v>49890.68</x:v>
       </x:c>
       <x:c r="G7" s="8">
         <x:v>97.58</x:v>
       </x:c>
       <x:c r="H7" s="8">
         <x:v>39475.26</x:v>
       </x:c>
       <x:c r="I7" s="8">
         <x:v>77.21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>49975.46</x:v>
+        <x:v>260758.86</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>20643.41</x:v>
+        <x:v>238637.78</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>41.31</x:v>
+        <x:v>91.52</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>20643.41</x:v>
+        <x:v>237967.76</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>41.31</x:v>
+        <x:v>91.26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>153387.57</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>357894.15</x:v>
+        <x:v>12475.52</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>35.79</x:v>
+        <x:v>8.13</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>356109.87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>35.61</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>43495.09</x:v>
+        <x:v>329994.94</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>43495.09</x:v>
+        <x:v>250292.35</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>100</x:v>
+        <x:v>75.85</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>21747.54</x:v>
+        <x:v>250292.36</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>50</x:v>
+        <x:v>75.85</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
-        <x:v>13</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>173753.89</x:v>
+        <x:v>255037.04</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>168469.79</x:v>
+        <x:v>203485.2</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>96.96</x:v>
+        <x:v>79.79</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>168357.74</x:v>
+        <x:v>140417.77</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>96.89</x:v>
+        <x:v>55.06</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>210396.01</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>74408.2</x:v>
+        <x:v>83853.73</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>35.37</x:v>
+        <x:v>83.86</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>74408.21</x:v>
+        <x:v>78603.11</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>35.37</x:v>
+        <x:v>78.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>153387.57</x:v>
+        <x:v>329994.94</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>12475.52</x:v>
+        <x:v>119598.94</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>8.13</x:v>
+        <x:v>36.24</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>0</x:v>
+        <x:v>117978.86</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>0</x:v>
+        <x:v>35.75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>592899.13</x:v>
+        <x:v>536856.48</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>141831.34</x:v>
+        <x:v>537309.46</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>23.92</x:v>
+        <x:v>100.08</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>141831.35</x:v>
+        <x:v>397433.9</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>23.92</x:v>
+        <x:v>74.03</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>43571.71</x:v>
+        <x:v>360000</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>43571.38</x:v>
+        <x:v>331045.08</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>100</x:v>
+        <x:v>91.96</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>43571.37</x:v>
+        <x:v>331045.04</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>100</x:v>
+        <x:v>91.96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>536856.48</x:v>
+        <x:v>2446612.2</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>537309.46</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>100.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>397433.9</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>74.03</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>642090.52</x:v>
+        <x:v>216634.37</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>46628.26</x:v>
+        <x:v>175338.83</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>7.26</x:v>
+        <x:v>80.94</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>46628.29</x:v>
+        <x:v>132249.67</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>7.26</x:v>
+        <x:v>61.05</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>15729.85</x:v>
+        <x:v>642090.52</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>15644.51</x:v>
+        <x:v>46628.26</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>99.46</x:v>
+        <x:v>7.26</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>15644.5</x:v>
+        <x:v>46628.29</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>99.46</x:v>
+        <x:v>7.26</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>210396.01</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>83853.73</x:v>
+        <x:v>74408.2</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>83.86</x:v>
+        <x:v>35.37</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>78603.11</x:v>
+        <x:v>74408.21</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>78.6</x:v>
+        <x:v>35.37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>255037.04</x:v>
+        <x:v>2446612.2</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>203485.2</x:v>
+        <x:v>2286754.38</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>79.79</x:v>
+        <x:v>93.47</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>140417.77</x:v>
+        <x:v>2286754.39</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>55.06</x:v>
+        <x:v>93.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>250810.14</x:v>
+        <x:v>592899.13</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>226268.77</x:v>
+        <x:v>141831.34</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>90.22</x:v>
+        <x:v>23.92</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>146023.49</x:v>
+        <x:v>141831.35</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>58.22</x:v>
+        <x:v>23.92</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>360000</x:v>
+        <x:v>49975.46</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>331045.08</x:v>
+        <x:v>20643.41</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>91.96</x:v>
+        <x:v>41.31</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>331045.04</x:v>
+        <x:v>20643.41</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>91.96</x:v>
+        <x:v>41.31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>329994.94</x:v>
+        <x:v>250810.14</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>119598.94</x:v>
+        <x:v>226268.77</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>36.24</x:v>
+        <x:v>90.22</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>117978.86</x:v>
+        <x:v>146023.49</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>35.75</x:v>
+        <x:v>58.22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B24" s="7" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C24" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B24" s="7" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>329994.94</x:v>
+        <x:v>532866.84</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>250292.35</x:v>
+        <x:v>127504.29</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>75.85</x:v>
+        <x:v>23.93</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>250292.36</x:v>
+        <x:v>102527.68</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>75.85</x:v>
+        <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
         <x:v>532866.84</x:v>
       </x:c>
       <x:c r="F25" s="8">
         <x:v>127504.29</x:v>
       </x:c>
       <x:c r="G25" s="8">
         <x:v>23.93</x:v>
       </x:c>
       <x:c r="H25" s="8">
         <x:v>102527.68</x:v>
       </x:c>
       <x:c r="I25" s="8">
         <x:v>19.24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
-        <x:v>532866.84</x:v>
+        <x:v>173753.89</x:v>
       </x:c>
       <x:c r="F26" s="8">
-        <x:v>127504.29</x:v>
+        <x:v>168469.79</x:v>
       </x:c>
       <x:c r="G26" s="8">
-        <x:v>23.93</x:v>
+        <x:v>96.96</x:v>
       </x:c>
       <x:c r="H26" s="8">
-        <x:v>102527.68</x:v>
+        <x:v>168357.74</x:v>
       </x:c>
       <x:c r="I26" s="8">
-        <x:v>19.24</x:v>
+        <x:v>96.89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
-        <x:v>50</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B27" s="7" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C27" s="7" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D27" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="8">
-        <x:v>2446612.2</x:v>
+        <x:v>29332.04</x:v>
       </x:c>
       <x:c r="F27" s="8">
-        <x:v>2286754.38</x:v>
+        <x:v>16744.8</x:v>
       </x:c>
       <x:c r="G27" s="8">
-        <x:v>93.47</x:v>
+        <x:v>57.09</x:v>
       </x:c>
       <x:c r="H27" s="8">
-        <x:v>2286754.39</x:v>
+        <x:v>16744.81</x:v>
       </x:c>
       <x:c r="I27" s="8">
-        <x:v>93.47</x:v>
+        <x:v>57.09</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B28" s="7" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C28" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D28" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="8">
         <x:v>216634.37</x:v>
       </x:c>
       <x:c r="F28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I28" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B29" s="7" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C29" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D29" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="8">
-        <x:v>260758.86</x:v>
+        <x:v>43571.71</x:v>
       </x:c>
       <x:c r="F29" s="8">
-        <x:v>238637.78</x:v>
+        <x:v>43571.38</x:v>
       </x:c>
       <x:c r="G29" s="8">
-        <x:v>91.52</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H29" s="8">
-        <x:v>237967.76</x:v>
+        <x:v>43571.37</x:v>
       </x:c>
       <x:c r="I29" s="8">
-        <x:v>91.26</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
-        <x:v>50</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B30" s="7" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C30" s="7" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="8">
-        <x:v>2446612.2</x:v>
+        <x:v>15729.85</x:v>
       </x:c>
       <x:c r="F30" s="8">
-        <x:v>0</x:v>
+        <x:v>15644.51</x:v>
       </x:c>
       <x:c r="G30" s="8">
-        <x:v>0</x:v>
+        <x:v>99.46</x:v>
       </x:c>
       <x:c r="H30" s="8">
-        <x:v>0</x:v>
+        <x:v>15644.5</x:v>
       </x:c>
       <x:c r="I30" s="8">
-        <x:v>0</x:v>
+        <x:v>99.46</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B31" s="7" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C31" s="7" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D31" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E31" s="8">
-        <x:v>216634.37</x:v>
+        <x:v>43495.09</x:v>
       </x:c>
       <x:c r="F31" s="8">
-        <x:v>175338.83</x:v>
+        <x:v>43495.09</x:v>
       </x:c>
       <x:c r="G31" s="8">
-        <x:v>80.94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H31" s="8">
-        <x:v>132249.67</x:v>
+        <x:v>21747.54</x:v>
       </x:c>
       <x:c r="I31" s="8">
-        <x:v>61.05</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">