--- v0 (2026-04-28)
+++ v1 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90889675150b49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92dbb2a07e7c4534a467a40c70abc72b.psmdcp" Id="R5a1d6e4a7b2541e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28182c7232c84a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79e16b44daf24ff6846d410be1e74632.psmdcp" Id="Rba0f5448277c4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>