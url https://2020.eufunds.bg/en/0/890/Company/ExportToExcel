--- v1 (2026-05-19)
+++ v2 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28182c7232c84a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79e16b44daf24ff6846d410be1e74632.psmdcp" Id="Rba0f5448277c4922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0332733a5a54aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1756cd1c57b8468cbdf7cf250dc88c64.psmdcp" Id="R8f680bf1614a4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>