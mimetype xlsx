--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0332733a5a54aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1756cd1c57b8468cbdf7cf250dc88c64.psmdcp" Id="R8f680bf1614a4eba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3153b5803ac24704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bd74abb1d674e9abeab479cb7cc63a2.psmdcp" Id="R2d4bd70f227f437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>