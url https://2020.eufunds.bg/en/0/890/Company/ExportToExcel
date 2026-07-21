--- v3 (2026-06-29)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3153b5803ac24704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bd74abb1d674e9abeab479cb7cc63a2.psmdcp" Id="R2d4bd70f227f437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf631a0129c7b4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3026057958834443b71e44703dded52e.psmdcp" Id="R651106cc6f714e84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>