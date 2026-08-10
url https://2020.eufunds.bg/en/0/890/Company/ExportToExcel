--- v4 (2026-07-21)
+++ v5 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf631a0129c7b4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3026057958834443b71e44703dded52e.psmdcp" Id="R651106cc6f714e84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc34acb9de284085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c94d646af23457486fa41304480371b.psmdcp" Id="R042ce0529d9c432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>