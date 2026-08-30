--- v5 (2026-08-10)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc34acb9de284085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c94d646af23457486fa41304480371b.psmdcp" Id="R042ce0529d9c432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8d4dba89ae4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6aea95f3d48a473b8e57d50f691ffe82.psmdcp" Id="R87d1851db0964293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>