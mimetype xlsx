--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c51469bbaf442f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/243fa9e0856049cd9b81ec63128536d8.psmdcp" Id="Rb8c688a2bf2d4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6499e9bb7cf84da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39a64f4a415844319e7981598d67a62e.psmdcp" Id="Ra5b0869341b345b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -966,139 +966,139 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625169727.38</x:v>
+        <x:v>1625165940.06</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550282098.76</x:v>
+        <x:v>1550434607.7</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.91</x:v>
+        <x:v>96.92</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353224984.79</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181034289.6</x:v>
+        <x:v>2180923078.01</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682657673.16</x:v>
+        <x:v>1682579137.1</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>101.65</x:v>
+        <x:v>101.64</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462190430.43</x:v>
+        <x:v>1462123674.8</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653544603.67</x:v>
+        <x:v>1653403903.1</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.89</x:v>
+        <x:v>99.88</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450144159.12</x:v>
+        <x:v>1450024815.22</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
@@ -1130,57 +1130,57 @@
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375975877.98</x:v>
+        <x:v>1375831878.19</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.3</x:v>
+        <x:v>100.29</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210181746.06</x:v>
+        <x:v>1210059346.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1294,139 +1294,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.41</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.57</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123131336.87</x:v>
+        <x:v>5123131336.92</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428523685.4</x:v>
+        <x:v>4428523685.42</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770210671.15</x:v>
+        <x:v>3770210671.17</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557182065.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186523970.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834639596.39</x:v>
+        <x:v>16822882023.84</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927863334.71</x:v>
+        <x:v>13916138437.66</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.64</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004689571.95</x:v>
+        <x:v>11992964811.86</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820938816.14</x:v>
+        <x:v>11821170436.87</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319002357.61</x:v>
+        <x:v>10319301552.51</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1850,731 +1850,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134386252.14</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.37</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114413178.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>28564</x:v>
+        <x:v>31916</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14146</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11182051214.25</x:v>
+        <x:v>11364195442.18</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7831337449.22</x:v>
+        <x:v>8014343553.07</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>108.32</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>6896244653.82</x:v>
+        <x:v>7078588779.1</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2799326539.65</x:v>
+        <x:v>2851727134.8</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>38.72</x:v>
+        <x:v>39.44</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2452997195.36</x:v>
+        <x:v>2498628225.48</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>28564</x:v>
+        <x:v>31916</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14146</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11182051214.25</x:v>
+        <x:v>11364195442.18</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7831337449.22</x:v>
+        <x:v>8014343553.07</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>108.32</x:v>
+        <x:v>110.85</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>6896244653.82</x:v>
+        <x:v>7078588779.1</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2799326539.65</x:v>
+        <x:v>2851727134.8</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>38.72</x:v>
+        <x:v>39.44</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2452997195.36</x:v>
+        <x:v>2498628225.48</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4396</x:v>
+        <x:v>4398</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1905</x:v>
+        <x:v>1966</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1197733488.95</x:v>
+        <x:v>1270048814.94</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1189289211.28</x:v>
+        <x:v>1261648859.74</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>61.49</x:v>
+        <x:v>65.23</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>990751974.11</x:v>
+        <x:v>1051183876.99</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>679496036.15</x:v>
+        <x:v>688880548.85</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>35.13</x:v>
+        <x:v>35.62</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>557914956.41</x:v>
+        <x:v>565632921.85</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>718</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>365</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>709205974.77</x:v>
+        <x:v>730070968.36</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>709205974.77</x:v>
+        <x:v>730070968.36</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>67.57</x:v>
+        <x:v>69.56</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>580053855.02</x:v>
+        <x:v>596862534.25</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>258094892.67</x:v>
+        <x:v>259780310.2</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.59</x:v>
+        <x:v>24.75</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>211180985.26</x:v>
+        <x:v>212546783.45</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>85.98</x:v>
+        <x:v>86.61</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>197776168.2</x:v>
+        <x:v>198288228.73</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>158160971.87</x:v>
+        <x:v>158790743</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>61.88</x:v>
+        <x:v>62.13</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>142345909.15</x:v>
+        <x:v>142912703.16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>2043061780</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1717671343</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>325390437</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1640815639.8</x:v>
+        <x:v>1695069150.07</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1478475212.03</x:v>
+        <x:v>1526218301.05</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>72.37</x:v>
+        <x:v>74.7</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1246878096.08</x:v>
+        <x:v>1287459721.72</x:v>
       </x:c>
       <x:c r="K34" s="9">
         <x:v>279127471.17</x:v>
       </x:c>
       <x:c r="L34" s="9">
         <x:v>13.66</x:v>
       </x:c>
       <x:c r="M34" s="9">
         <x:v>234465380.53</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>97810025.78</x:v>
+        <x:v>98465370.73</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>97810025.78</x:v>
+        <x:v>98465370.73</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>80.52</x:v>
+        <x:v>81.05</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>80682378.25</x:v>
+        <x:v>81219701.04</x:v>
       </x:c>
       <x:c r="K35" s="9">
         <x:v>29240941.02</x:v>
       </x:c>
       <x:c r="L35" s="9">
         <x:v>24.07</x:v>
       </x:c>
       <x:c r="M35" s="9">
         <x:v>24382965.95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>10360</x:v>
+        <x:v>11348</x:v>
       </x:c>
       <x:c r="F36" s="10">
         <x:v>5859</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1328944250.79</x:v>
+        <x:v>1327883561.14</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1056285361.41</x:v>
+        <x:v>1055661436.26</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>71.01</x:v>
+        <x:v>70.97</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>864990333.45</x:v>
+        <x:v>864464053.66</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>339211359.83</x:v>
+        <x:v>339842591.58</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.81</x:v>
+        <x:v>22.85</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>275807433.1</x:v>
+        <x:v>279337731.56</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
         <x:v>512079919.82</x:v>
       </x:c>
       <x:c r="L37" s="9">
         <x:v>26.94</x:v>
       </x:c>
       <x:c r="M37" s="9">
         <x:v>436396772.23</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>76515017.69</x:v>
+        <x:v>87012623.56</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>76515017.69</x:v>
+        <x:v>87012623.56</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>58.23</x:v>
+        <x:v>66.22</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>62143328</x:v>
+        <x:v>71610146.93</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25592059.71</x:v>
+        <x:v>25733686.27</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.48</x:v>
+        <x:v>19.58</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19559649.73</x:v>
+        <x:v>19665869.65</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>411185433.83</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>341789560.6</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>69395873.23</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>332101045.17</x:v>
+        <x:v>350607366.14</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>315019669.65</x:v>
+        <x:v>333525990.62</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>258734962.22</x:v>
+        <x:v>275390651.08</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>102889821.46</x:v>
+        <x:v>112261199.68</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>25.02</x:v>
+        <x:v>27.3</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>81550584.76</x:v>
+        <x:v>89043465.7</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>39255930.76</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>39255930.76</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>29551549.34</x:v>
+        <x:v>27968334.56</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11541169.45</x:v>
+        <x:v>11607006.86</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>19.69</x:v>
+        <x:v>19.8</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8669485.12</x:v>
+        <x:v>8718863.17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>509953633.7</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>488817564.41</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>391868261.33</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>176176287.7</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>16.24</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>148658447.91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2840</x:v>
+        <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2288492904.45</x:v>
+        <x:v>2346300712.77</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1836027923.33</x:v>
+        <x:v>1869494586.62</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>54.01</x:v>
+        <x:v>54.99</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1507247227.25</x:v>
+        <x:v>1534230007.15</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>440176452.36</x:v>
+        <x:v>453292473.74</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>12.95</x:v>
+        <x:v>13.33</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>358445020.15</x:v>
+        <x:v>369516389.9</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69695048.87</x:v>
+        <x:v>69691853.16</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="I43" s="9">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15372077.09</x:v>
+        <x:v>15820703.29</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>12.67</x:v>
+        <x:v>13.04</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>10760453.94</x:v>
+        <x:v>11074492.28</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>4511630.04</x:v>
+        <x:v>5481211.68</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>1.58</x:v>
+        <x:v>1.93</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>1812960.51</x:v>
+        <x:v>2200793.15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>14284264941.97</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11759175521.83</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2525089420.14</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>20060</x:v>
+        <x:v>21051</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>9860</x:v>
+        <x:v>10021</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11278756457.52</x:v>
+        <x:v>11512102472.2</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9165454502.57</x:v>
+        <x:v>9368430037.96</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>64.16</x:v>
+        <x:v>65.59</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7581270792.48</x:v>
+        <x:v>7751135939.71</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3031706090.32</x:v>
+        <x:v>3068115094.86</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>21.22</x:v>
+        <x:v>21.48</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2511973317.24</x:v>
+        <x:v>2544553580.49</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2711,92 +2711,92 @@
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>234</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>405096.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>368593.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>743</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,51 +2834,51 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>1987</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>2678855.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>2545259.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>2.91</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3004,54 +3004,54 @@
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
         <x:v>4834267.49</x:v>
       </x:c>
       <x:c r="C57" s="9">
         <x:v>4109127.37</x:v>
       </x:c>
       <x:c r="D57" s="9">
         <x:v>725140.12</x:v>
       </x:c>
       <x:c r="E57" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="I57" s="9">
         <x:v>143.88</x:v>
       </x:c>
       <x:c r="J57" s="9">
         <x:v>5912297.73</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
@@ -3250,110 +3250,110 @@
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67528638.07</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67528638.07</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>34527922767.67</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>28926112987.62</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>5601809780.05</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>147632</x:v>
+        <x:v>152033</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83693</x:v>
+        <x:v>83856</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>39695631823.87</x:v>
+        <x:v>40099364493.92</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31314052736.54</x:v>
+        <x:v>31688309478.72</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>90.69</x:v>
+        <x:v>91.78</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>26793497417.79</x:v>
+        <x:v>27133981930.21</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>17955646623.21</x:v>
+        <x:v>18044687843.63</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>52</x:v>
+        <x:v>52.26</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15533467091.17</x:v>
+        <x:v>15611977579.44</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">