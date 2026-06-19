--- v1 (2026-05-29)
+++ v2 (2026-06-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6499e9bb7cf84da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39a64f4a415844319e7981598d67a62e.psmdcp" Id="Ra5b0869341b345b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R153a8e053d744217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f80f52f9d6a0400e91cff56231f43ddd.psmdcp" Id="R568252856369419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -966,180 +966,180 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625165940.06</x:v>
+        <x:v>1625152855.45</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550434607.7</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.92</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2180923078.01</x:v>
+        <x:v>2181163665.81</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682579137.1</x:v>
+        <x:v>1682748461.94</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>101.64</x:v>
+        <x:v>101.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462123674.8</x:v>
+        <x:v>1462267600.79</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653403903.1</x:v>
+        <x:v>1653321935.37</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450024815.22</x:v>
+        <x:v>1449956442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680421600.66</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589388686.22</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1323,110 +1323,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123131336.92</x:v>
+        <x:v>5122781408.92</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428523685.42</x:v>
+        <x:v>4428200728.14</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.33</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770210671.17</x:v>
+        <x:v>3769919009.63</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2557182065.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186523970.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16822882023.84</x:v>
+        <x:v>16822772683.64</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13916138437.66</x:v>
+        <x:v>13915984805.22</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.64</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>11992964811.86</x:v>
+        <x:v>11992817076.31</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11821170436.87</x:v>
+        <x:v>11820867686.07</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319301552.51</x:v>
+        <x:v>10319226888.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1663,57 +1663,57 @@
       <x:c r="C24" s="9">
         <x:v>29999539.83</x:v>
       </x:c>
       <x:c r="D24" s="9">
         <x:v>5294036.79</x:v>
       </x:c>
       <x:c r="E24" s="10">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="H24" s="9">
         <x:v>37012491.29</x:v>
       </x:c>
       <x:c r="I24" s="9">
         <x:v>104.87</x:v>
       </x:c>
       <x:c r="J24" s="9">
         <x:v>31462488.03</x:v>
       </x:c>
       <x:c r="K24" s="9">
-        <x:v>33435332.38</x:v>
+        <x:v>33406249.3</x:v>
       </x:c>
       <x:c r="L24" s="9">
-        <x:v>94.73</x:v>
+        <x:v>94.65</x:v>
       </x:c>
       <x:c r="M24" s="9">
-        <x:v>28420032.5</x:v>
+        <x:v>28395311.88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="8" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="9">
         <x:v>25293730.01</x:v>
       </x:c>
       <x:c r="C25" s="9">
         <x:v>21499670.52</x:v>
       </x:c>
       <x:c r="D25" s="9">
         <x:v>3794059.49</x:v>
       </x:c>
       <x:c r="E25" s="10">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F25" s="10">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G25" s="9">
         <x:v>17470534.76</x:v>
       </x:c>
       <x:c r="H25" s="9">
@@ -1827,754 +1827,754 @@
       <x:c r="C28" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D28" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E28" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F28" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G28" s="9">
         <x:v>147013043.74</x:v>
       </x:c>
       <x:c r="H28" s="9">
         <x:v>140557534.55</x:v>
       </x:c>
       <x:c r="I28" s="9">
         <x:v>86.15</x:v>
       </x:c>
       <x:c r="J28" s="9">
         <x:v>119826978.43</x:v>
       </x:c>
       <x:c r="K28" s="9">
-        <x:v>134386252.14</x:v>
+        <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
-        <x:v>82.37</x:v>
+        <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
-        <x:v>114413178.67</x:v>
+        <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>31916</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14148</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11364195442.18</x:v>
+        <x:v>11355290284.9</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8014343553.07</x:v>
+        <x:v>8009047981.81</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.85</x:v>
+        <x:v>110.77</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7078588779.1</x:v>
+        <x:v>7073299542.99</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2851727134.8</x:v>
+        <x:v>3013726147.29</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>39.44</x:v>
+        <x:v>41.68</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2498628225.48</x:v>
+        <x:v>2640381250.47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>31916</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14148</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11364195442.18</x:v>
+        <x:v>11355290284.9</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8014343553.07</x:v>
+        <x:v>8009047981.81</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.85</x:v>
+        <x:v>110.77</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7078588779.1</x:v>
+        <x:v>7073299542.99</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2851727134.8</x:v>
+        <x:v>3013726147.29</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>39.44</x:v>
+        <x:v>41.68</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2498628225.48</x:v>
+        <x:v>2640381250.47</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4398</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1966</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1270048814.94</x:v>
+        <x:v>1280527859.53</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1261648859.74</x:v>
+        <x:v>1271948612.58</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>65.23</x:v>
+        <x:v>65.77</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1051183876.99</x:v>
+        <x:v>1059665804.38</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>688880548.85</x:v>
+        <x:v>702615780.27</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>35.62</x:v>
+        <x:v>36.33</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>565632921.85</x:v>
+        <x:v>576858618.9</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>711</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>438</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>730070968.36</x:v>
+        <x:v>741127287.99</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>730070968.36</x:v>
+        <x:v>741127287.99</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>69.56</x:v>
+        <x:v>70.61</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>596862534.25</x:v>
+        <x:v>606001239.7</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>259780310.2</x:v>
+        <x:v>277360004.06</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.75</x:v>
+        <x:v>26.43</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>212546783.45</x:v>
+        <x:v>226973687.9</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>221371241.03</x:v>
+        <x:v>221523428.21</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>221371241.03</x:v>
+        <x:v>221523428.21</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>86.61</x:v>
+        <x:v>86.67</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>198288228.73</x:v>
+        <x:v>199371085.54</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>158790743</x:v>
+        <x:v>168400703.85</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>62.13</x:v>
+        <x:v>65.89</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>142912703.16</x:v>
+        <x:v>151561667.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>227</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1695069150.07</x:v>
+        <x:v>1714811625.27</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1526218301.05</x:v>
+        <x:v>1543842618.44</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>74.7</x:v>
+        <x:v>84.68</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1287459721.72</x:v>
+        <x:v>1302449189.72</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>309752619.59</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>13.66</x:v>
+        <x:v>16.99</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>260582415.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.05</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81219701.04</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>30170075.91</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>24.07</x:v>
+        <x:v>24.84</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25150755.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>11348</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>5859</x:v>
+        <x:v>6575</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1327883561.14</x:v>
+        <x:v>1374899291.68</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1055661436.26</x:v>
+        <x:v>1082411507.03</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>70.97</x:v>
+        <x:v>72.77</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>864464053.66</x:v>
+        <x:v>886033276.27</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>339842591.58</x:v>
+        <x:v>364548586.4</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.85</x:v>
+        <x:v>24.51</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>279337731.56</x:v>
+        <x:v>299716577.62</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>518479946.16</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.94</x:v>
+        <x:v>27.27</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>441836794.62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87012623.56</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87012623.56</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>66.22</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71610146.93</x:v>
+        <x:v>71610147</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25733686.27</x:v>
+        <x:v>25958014.66</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.58</x:v>
+        <x:v>19.76</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19665869.65</x:v>
+        <x:v>19851966.11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>350607366.14</x:v>
+        <x:v>359406834.15</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>333525990.62</x:v>
+        <x:v>342325458.63</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>81.11</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>275390651.08</x:v>
+        <x:v>281990252.09</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>112261199.68</x:v>
+        <x:v>120417953.58</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>27.3</x:v>
+        <x:v>28.61</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>89043465.7</x:v>
+        <x:v>96014353.99</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.56</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11607006.86</x:v>
+        <x:v>12610367.66</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>19.8</x:v>
+        <x:v>21.51</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8718863.17</x:v>
+        <x:v>9471383.76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>564</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>509953633.7</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>488817564.42</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>391851714.99</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>176176287.7</x:v>
+        <x:v>179872619.97</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.58</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148658447.91</x:v>
+        <x:v>151541030.59</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2346300712.77</x:v>
+        <x:v>2380028806.34</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1869494586.62</x:v>
+        <x:v>1885753012.48</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>54.99</x:v>
+        <x:v>55.47</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1534230007.15</x:v>
+        <x:v>1548049669.15</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>453292473.74</x:v>
+        <x:v>477545194.82</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>13.33</x:v>
+        <x:v>14.05</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>369516389.9</x:v>
+        <x:v>389787099.93</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69691853.16</x:v>
+        <x:v>71931684.79</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56980897.84</x:v>
+        <x:v>58120281.76</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>46.96</x:v>
+        <x:v>47.9</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39886628.98</x:v>
+        <x:v>40684197.72</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15820703.29</x:v>
+        <x:v>16035281.2</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.04</x:v>
+        <x:v>13.21</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11074492.28</x:v>
+        <x:v>11224696.82</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5481211.68</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>1.93</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2200793.15</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>21051</x:v>
+        <x:v>22703</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>10021</x:v>
+        <x:v>10816</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11512102472.2</x:v>
+        <x:v>11645521125.73</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9368430037.96</x:v>
+        <x:v>9460715466.75</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>65.59</x:v>
+        <x:v>67.22</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7751135939.71</x:v>
+        <x:v>7827773083.11</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3068115094.86</x:v>
+        <x:v>3209649533.17</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>21.48</x:v>
+        <x:v>22.81</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2544553580.49</x:v>
+        <x:v>2662932311.72</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2670,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>261</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>405096.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>368593.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>774</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,51 +2834,51 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2045</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>2678855.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>2545259.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>2.91</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3276,84 +3276,84 @@
       </x:c>
       <x:c r="H63" s="9">
         <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34527922767.67</x:v>
+        <x:v>34317714750.3</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28926112987.62</x:v>
+        <x:v>28747371661.33</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5601809780.05</x:v>
+        <x:v>5570343088.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>152033</x:v>
+        <x:v>150896</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83856</x:v>
+        <x:v>84651</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>40099364493.92</x:v>
+        <x:v>40223768649.97</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31688309478.72</x:v>
+        <x:v>31775145703.81</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>91.78</x:v>
+        <x:v>92.59</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>27133981930.21</x:v>
+        <x:v>27205182101.95</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>18044687843.63</x:v>
+        <x:v>18347889460.55</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>52.26</x:v>
+        <x:v>53.46</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15611977579.44</x:v>
+        <x:v>15872009951.05</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">