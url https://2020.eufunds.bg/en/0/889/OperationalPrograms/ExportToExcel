--- v6 (2026-09-10)
+++ v7 (2026-09-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37faf1e84e784fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83f7b50f6a614bc0ac370cb85de28bea.psmdcp" Id="Rf8a3f3de6a464e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801bd250255743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c37392c8e0614d65b5f35ef072f86325.psmdcp" Id="Rb6982940cdb24e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1048,92 +1048,92 @@
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
         <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
         <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485991238.83</x:v>
+        <x:v>1485991238.84</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1652948949.74</x:v>
+        <x:v>1652947915.67</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>1449643285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>726057180.52</x:v>
+        <x:v>724936503.85</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>726057180.52</x:v>
+        <x:v>724936503.85</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>105.19</x:v>
+        <x:v>105.03</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>627846065.91</x:v>
+        <x:v>626893490.8</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>680347686.11</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>589339389.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
@@ -1203,60 +1203,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>242099564.43</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>161876670.32</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>143379858.19</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>18496812.13</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>551</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>548</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>161836498.11</x:v>
+        <x:v>163955322.85</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>161836498.11</x:v>
+        <x:v>163955322.85</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>99.98</x:v>
+        <x:v>101.28</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>143339756.08</x:v>
+        <x:v>145458580.82</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>161835838.66</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>99.97</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>143365032.23</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>102000000</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>102000000</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="10">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5122688596.71</x:v>
+        <x:v>5121826201.56</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428293986.67</x:v>
+        <x:v>4427431591.5</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769936334.21</x:v>
+        <x:v>3769201798.35</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557269130.05</x:v>
+        <x:v>2557321148.05</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186572683.73</x:v>
+        <x:v>2186593490.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16846207018.03</x:v>
+        <x:v>16846342770.95</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13939790968</x:v>
+        <x:v>13939926720.9</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.83</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12016558038.94</x:v>
+        <x:v>12016989752.72</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819152031.08</x:v>
+        <x:v>11819203015.01</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10318783109.28</x:v>
+        <x:v>10318803916.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1856,728 +1856,728 @@
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>30681</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14244</x:v>
+        <x:v>14765</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11110858805.83</x:v>
+        <x:v>11285644290.72</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7806187185.5</x:v>
+        <x:v>7979282609.06</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>107.97</x:v>
+        <x:v>110.36</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7173618148.26</x:v>
+        <x:v>7315436241.72</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>4751960864.22</x:v>
+        <x:v>4819406719.65</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>65.73</x:v>
+        <x:v>66.66</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>4180179104.93</x:v>
+        <x:v>4239918280.44</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
         <x:v>30681</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14244</x:v>
+        <x:v>14765</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11110858805.83</x:v>
+        <x:v>11285644290.72</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7806187185.5</x:v>
+        <x:v>7979282609.06</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>107.97</x:v>
+        <x:v>110.36</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7173618148.26</x:v>
+        <x:v>7315436241.72</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>4751960864.22</x:v>
+        <x:v>4819406719.65</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>65.73</x:v>
+        <x:v>66.66</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>4180179104.93</x:v>
+        <x:v>4239918280.44</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E31" s="10">
         <x:v>4458</x:v>
       </x:c>
       <x:c r="F31" s="10">
         <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1440788795.86</x:v>
+        <x:v>1437038455.22</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1432840014.15</x:v>
+        <x:v>1429378393.95</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>74.08</x:v>
+        <x:v>73.9</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1194443569.94</x:v>
+        <x:v>1191828774.58</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>790644619.63</x:v>
+        <x:v>821453923.92</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>40.88</x:v>
+        <x:v>42.47</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>648790580.68</x:v>
+        <x:v>672837078.84</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>827</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>620</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>775379229.24</x:v>
+        <x:v>777114099.91</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>775379229.24</x:v>
+        <x:v>777114099.91</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>82.47</x:v>
+        <x:v>82.66</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>633678630.16</x:v>
+        <x:v>635061789.47</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>295226783.35</x:v>
+        <x:v>315118288.01</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>31.4</x:v>
+        <x:v>33.52</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>241540520.88</x:v>
+        <x:v>257783016.67</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>224031846.28</x:v>
+        <x:v>229000611.15</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>224031846.28</x:v>
+        <x:v>229000611.15</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>87.65</x:v>
+        <x:v>89.59</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>201628661.62</x:v>
+        <x:v>206100550.02</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>180944451.24</x:v>
+        <x:v>182037029.75</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>70.79</x:v>
+        <x:v>71.22</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>162851040.51</x:v>
+        <x:v>163834361.16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>250</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1775015180.37</x:v>
+        <x:v>1781130195.47</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1597541923.49</x:v>
+        <x:v>1603801562.84</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.62</x:v>
+        <x:v>87.97</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1347844487.6</x:v>
+        <x:v>1353165181.04</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>346301382.73</x:v>
+        <x:v>348728585.88</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>18.99</x:v>
+        <x:v>19.13</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>291273208.97</x:v>
+        <x:v>293545355.5</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>35493157.42</x:v>
+        <x:v>37441841.01</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>29.22</x:v>
+        <x:v>30.82</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>29540306.43</x:v>
+        <x:v>31146515.33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12902</x:v>
+        <x:v>13021</x:v>
       </x:c>
       <x:c r="F36" s="10">
         <x:v>7049</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1598891543.36</x:v>
+        <x:v>1598628682.39</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1189976348.5</x:v>
+        <x:v>1189840036.39</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>80</x:v>
+        <x:v>79.99</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>974243955.29</x:v>
+        <x:v>974128090.01</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>419886757.99</x:v>
+        <x:v>419880116</x:v>
       </x:c>
       <x:c r="L36" s="9">
         <x:v>28.23</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>344680749.9</x:v>
+        <x:v>344675104.21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>83.69</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>628929185.69</x:v>
+        <x:v>637705350.36</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>33.08</x:v>
+        <x:v>33.54</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>535718648.26</x:v>
+        <x:v>543178388.41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87532837.71</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87532837.71</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>66.46</x:v>
+        <x:v>66.41</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>71978558.72</x:v>
+        <x:v>71918559.73</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>29228102.39</x:v>
+        <x:v>30647375.13</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>22.19</x:v>
+        <x:v>23.27</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>22418173.42</x:v>
+        <x:v>23594377.85</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>372682704.52</x:v>
+        <x:v>373575475.37</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>355601328.96</x:v>
+        <x:v>356494099.81</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>84.5</x:v>
+        <x:v>84.71</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>291947154.82</x:v>
+        <x:v>292616732.95</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>139988014.82</x:v>
+        <x:v>140448925.03</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>33.26</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>112577582.52</x:v>
+        <x:v>112929720.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
         <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H40" s="9">
         <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.6</x:v>
+        <x:v>27968334.59</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13785272.04</x:v>
+        <x:v>14614653.3</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.52</x:v>
+        <x:v>24.93</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10352627.45</x:v>
+        <x:v>10974663.38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K41" s="9">
         <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>17.55</x:v>
       </x:c>
       <x:c r="M41" s="9">
         <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2879</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>697</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2575940826.97</x:v>
+        <x:v>3246641520.44</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>2031253717.72</x:v>
+        <x:v>2701842911.21</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>61.22</x:v>
+        <x:v>81.43</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1669256497.65</x:v>
+        <x:v>2214916809.84</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>541752367.7</x:v>
+        <x:v>549362798.87</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>16.33</x:v>
+        <x:v>16.56</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>442382883.43</x:v>
+        <x:v>448851749.92</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>211</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>75215839.35</x:v>
+        <x:v>75702881.77</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>60010995.58</x:v>
+        <x:v>60416097.87</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.45</x:v>
+        <x:v>49.79</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>42007697.45</x:v>
+        <x:v>42291269.05</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>17549054.89</x:v>
+        <x:v>18971898.26</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>14.46</x:v>
+        <x:v>15.63</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>12284338.41</x:v>
+        <x:v>13280328.8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>6078278.03</x:v>
+        <x:v>6141208.47</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.14</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2439619.69</x:v>
+        <x:v>2464791.88</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22895</x:v>
+        <x:v>23324</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11542</x:v>
+        <x:v>11595</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>12401790425.75</x:v>
+        <x:v>13082616382.52</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>10043160270.05</x:v>
+        <x:v>10724352680.26</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>72.34</x:v>
+        <x:v>77.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8311796092.11</x:v>
+        <x:v>8866794635.54</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3636228659.07</x:v>
+        <x:v>3712973225.14</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>26.19</x:v>
+        <x:v>26.74</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>3016869078.56</x:v>
+        <x:v>3079114250.78</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>990</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>1076917.38</x:v>
+        <x:v>1085917.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>1032814.73</x:v>
+        <x:v>1041814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>1.22</x:v>
+        <x:v>1.23</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>990</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2996</x:v>
+        <x:v>3050</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3350676.77</x:v>
+        <x:v>3359676.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>3209480.96</x:v>
+        <x:v>3218480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.67</x:v>
+        <x:v>3.68</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3221,51 +3221,51 @@
       <x:c r="B62" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>6369347.23</x:v>
+        <x:v>6369347.21</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
@@ -3303,101 +3303,101 @@
       <x:c r="B64" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
         <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="H64" s="9">
         <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
         <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>63667082.48</x:v>
+        <x:v>63667082.46</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
         <x:v>34127004486.29</x:v>
       </x:c>
       <x:c r="C65" s="9">
         <x:v>28576406240.22</x:v>
       </x:c>
       <x:c r="D65" s="9">
         <x:v>5550598246.07</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>153594</x:v>
+        <x:v>154077</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>85514</x:v>
+        <x:v>86089</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40778480046.4</x:v>
+        <x:v>41634236240.98</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32197967514.67</x:v>
+        <x:v>33052400101.34</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>94.35</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27829216985.95</x:v>
+        <x:v>28526465336.6</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>20510987648.39</x:v>
+        <x:v>20655229053.82</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>60.1</x:v>
+        <x:v>60.52</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>17765300793.11</x:v>
+        <x:v>17887305948.06</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">