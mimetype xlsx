--- v7 (2026-09-30)
+++ v8 (2026-10-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801bd250255743c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c37392c8e0614d65b5f35ef072f86325.psmdcp" Id="Rb6982940cdb24e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34400097dd064f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be0806fdfc8443eaa900e0b407cb926c.psmdcp" Id="R0c432309bac44aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -969,51 +969,51 @@
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1624812996.42</x:v>
+        <x:v>1624812076.79</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>97.38</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
@@ -1039,110 +1039,110 @@
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204690812.42</x:v>
+        <x:v>2204507028.75</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706461366.18</x:v>
+        <x:v>1706277582.53</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.08</x:v>
+        <x:v>103.07</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485991238.84</x:v>
+        <x:v>1485835022.74</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>1652947915.67</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>99.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>1449643285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>724936503.85</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>724936503.85</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.03</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>626893490.8</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680347686.11</x:v>
+        <x:v>680322104.54</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>98.57</x:v>
+        <x:v>98.56</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589339389.56</x:v>
+        <x:v>589317645.23</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121826201.56</x:v>
+        <x:v>5121553889.94</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427431591.5</x:v>
+        <x:v>4427177141.81</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.31</x:v>
+        <x:v>144.3</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769201798.35</x:v>
+        <x:v>3768970793.67</x:v>
       </x:c>
       <x:c r="K16" s="9">
         <x:v>2557321148.05</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
         <x:v>2186593490.95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16846342770.95</x:v>
+        <x:v>16845886675.66</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13939926720.9</x:v>
+        <x:v>13939488487.56</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.83</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12016989752.72</x:v>
+        <x:v>12016602531.94</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819203015.01</x:v>
+        <x:v>11819176513.81</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10318803916.5</x:v>
+        <x:v>10318782172.17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1736,60 +1736,60 @@
       </x:c>
       <x:c r="M25" s="9">
         <x:v>13957395.83</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:13">
       <x:c r="A26" s="8" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="9">
         <x:v>11764706</x:v>
       </x:c>
       <x:c r="C26" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D26" s="9">
         <x:v>1764706</x:v>
       </x:c>
       <x:c r="E26" s="10">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F26" s="10">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G26" s="9">
-        <x:v>10348900.75</x:v>
+        <x:v>10230831.62</x:v>
       </x:c>
       <x:c r="H26" s="9">
-        <x:v>10219908.28</x:v>
+        <x:v>10110485.79</x:v>
       </x:c>
       <x:c r="I26" s="9">
-        <x:v>86.87</x:v>
+        <x:v>85.94</x:v>
       </x:c>
       <x:c r="J26" s="9">
-        <x:v>8683612.52</x:v>
+        <x:v>8590604.4</x:v>
       </x:c>
       <x:c r="K26" s="9">
         <x:v>10020440.54</x:v>
       </x:c>
       <x:c r="L26" s="9">
         <x:v>85.17</x:v>
       </x:c>
       <x:c r="M26" s="9">
         <x:v>8517374.48</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:13">
       <x:c r="A27" s="8" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="9">
         <x:v>32941176</x:v>
       </x:c>
       <x:c r="C27" s="9">
         <x:v>28000000</x:v>
       </x:c>
       <x:c r="D27" s="9">
         <x:v>4941176</x:v>
       </x:c>
       <x:c r="E27" s="10">
@@ -1818,766 +1818,766 @@
       </x:c>
       <x:c r="M27" s="9">
         <x:v>22554233.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="9">
         <x:v>163153796.4</x:v>
       </x:c>
       <x:c r="C28" s="9">
         <x:v>139071026.69</x:v>
       </x:c>
       <x:c r="D28" s="9">
         <x:v>24082769.71</x:v>
       </x:c>
       <x:c r="E28" s="10">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F28" s="10">
         <x:v>263</x:v>
       </x:c>
       <x:c r="G28" s="9">
-        <x:v>147013043.74</x:v>
+        <x:v>146894974.61</x:v>
       </x:c>
       <x:c r="H28" s="9">
-        <x:v>140557534.55</x:v>
+        <x:v>140448112.06</x:v>
       </x:c>
       <x:c r="I28" s="9">
-        <x:v>86.15</x:v>
+        <x:v>86.08</x:v>
       </x:c>
       <x:c r="J28" s="9">
-        <x:v>119826978.43</x:v>
+        <x:v>119733970.31</x:v>
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>30681</x:v>
       </x:c>
       <x:c r="F29" s="10">
-        <x:v>14765</x:v>
+        <x:v>14782</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11285644290.72</x:v>
+        <x:v>11247821126.89</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>7979282609.06</x:v>
+        <x:v>7948124055.72</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.36</x:v>
+        <x:v>109.93</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7315436241.72</x:v>
+        <x:v>7289754095.06</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>4819406719.65</x:v>
+        <x:v>5149835477.03</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>66.66</x:v>
+        <x:v>71.23</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>4239918280.44</x:v>
+        <x:v>4560762722.94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
         <x:v>30681</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>14765</x:v>
+        <x:v>14782</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11285644290.72</x:v>
+        <x:v>11247821126.89</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7979282609.06</x:v>
+        <x:v>7948124055.72</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.36</x:v>
+        <x:v>109.93</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7315436241.72</x:v>
+        <x:v>7289754095.06</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>4819406719.65</x:v>
+        <x:v>5149835477.03</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>66.66</x:v>
+        <x:v>71.23</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>4239918280.44</x:v>
+        <x:v>4560762722.94</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549502</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4458</x:v>
+        <x:v>4461</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2033</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1437038455.22</x:v>
+        <x:v>1436954165.88</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1429378393.95</x:v>
+        <x:v>1429320072.75</x:v>
       </x:c>
       <x:c r="I31" s="9">
         <x:v>73.9</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1191828774.58</x:v>
+        <x:v>1191784807.22</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>821453923.92</x:v>
+        <x:v>827680352.38</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>42.47</x:v>
+        <x:v>42.79</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>672837078.84</x:v>
+        <x:v>678010162.83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
         <x:v>885</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>637</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>777114099.91</x:v>
+        <x:v>777758519.73</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>777114099.91</x:v>
+        <x:v>777758519.73</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>82.66</x:v>
+        <x:v>82.73</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>635061789.47</x:v>
+        <x:v>635598365.23</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>315118288.01</x:v>
+        <x:v>319296385.71</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>33.52</x:v>
+        <x:v>33.96</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>257783016.67</x:v>
+        <x:v>261198525.82</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>229000611.15</x:v>
+        <x:v>229671729.58</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>229000611.15</x:v>
+        <x:v>229671729.58</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>89.59</x:v>
+        <x:v>89.86</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>206100550.02</x:v>
+        <x:v>206704556.58</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>182037029.75</x:v>
+        <x:v>185307338.67</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>71.22</x:v>
+        <x:v>72.5</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>163834361.16</x:v>
+        <x:v>166777639.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1781130195.47</x:v>
+        <x:v>1785535744.88</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1603801562.84</x:v>
+        <x:v>1608207112.25</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.97</x:v>
+        <x:v>88.21</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1353165181.04</x:v>
+        <x:v>1356689226.96</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>348728585.88</x:v>
+        <x:v>358379939.21</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>19.13</x:v>
+        <x:v>19.66</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>293545355.5</x:v>
+        <x:v>301654827.33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
         <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
         <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>37441841.01</x:v>
+        <x:v>37722985.2</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>30.82</x:v>
+        <x:v>31.05</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>31146515.33</x:v>
+        <x:v>31379405.63</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>13021</x:v>
+        <x:v>13042</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>7049</x:v>
+        <x:v>7051</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1598628682.39</x:v>
+        <x:v>1598528226.71</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1189840036.39</x:v>
+        <x:v>1189402252.88</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>79.99</x:v>
+        <x:v>79.96</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>974128090.01</x:v>
+        <x:v>973824147.73</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>419880116</x:v>
+        <x:v>426067452.92</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>28.23</x:v>
+        <x:v>28.64</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>344675104.21</x:v>
+        <x:v>349823477.11</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2757454928.24</x:v>
+        <x:v>2761104682.12</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1590993610.23</x:v>
+        <x:v>1594643364.11</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>83.69</x:v>
+        <x:v>83.88</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1352344568.68</x:v>
+        <x:v>1355446859.48</x:v>
       </x:c>
       <x:c r="K37" s="9">
         <x:v>637705350.36</x:v>
       </x:c>
       <x:c r="L37" s="9">
         <x:v>33.54</x:v>
       </x:c>
       <x:c r="M37" s="9">
         <x:v>543178388.41</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
         <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="H38" s="9">
         <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>66.41</x:v>
       </x:c>
       <x:c r="J38" s="9">
         <x:v>71918559.73</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>30647375.13</x:v>
+        <x:v>31220390.47</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>23.27</x:v>
+        <x:v>23.7</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>23594377.85</x:v>
+        <x:v>24038139.35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
         <x:v>373575475.37</x:v>
       </x:c>
       <x:c r="H39" s="9">
         <x:v>356494099.81</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>84.71</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>292616732.95</x:v>
+        <x:v>292616732.96</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>140448925.03</x:v>
+        <x:v>141007404.54</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>33.37</x:v>
+        <x:v>33.51</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>112929720.82</x:v>
+        <x:v>113348580.45</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F40" s="10">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.7</x:v>
+        <x:v>45917055.65</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.7</x:v>
+        <x:v>45872060.55</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>63.36</x:v>
+        <x:v>78.25</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.59</x:v>
+        <x:v>34513646.68</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>14614653.3</x:v>
+        <x:v>14789032.69</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>24.93</x:v>
+        <x:v>25.23</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10974663.38</x:v>
+        <x:v>11105447.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
         <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>190421231.15</x:v>
+        <x:v>138136071.57</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.55</x:v>
+        <x:v>12.73</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>160018798.01</x:v>
+        <x:v>117114418.62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>2880</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>728</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>3246641520.44</x:v>
+        <x:v>3277292633.77</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>2701842911.21</x:v>
+        <x:v>2735161764.37</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>81.43</x:v>
+        <x:v>82.44</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>2214916809.84</x:v>
+        <x:v>2241325248.5</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>549362798.87</x:v>
+        <x:v>742353666.87</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>16.56</x:v>
+        <x:v>22.37</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>448851749.92</x:v>
+        <x:v>606658218.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>284</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>75702881.77</x:v>
+        <x:v>75558021.62</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>60416097.87</x:v>
+        <x:v>60291632.5</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.79</x:v>
+        <x:v>49.69</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>42291269.05</x:v>
+        <x:v>42204143.26</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>18971898.26</x:v>
+        <x:v>19211307.52</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>15.63</x:v>
+        <x:v>15.83</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>13280328.8</x:v>
+        <x:v>13447915.27</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>6141208.47</x:v>
+        <x:v>6267045.23</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.16</x:v>
+        <x:v>2.2</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2464791.88</x:v>
+        <x:v>2515126.62</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>23324</x:v>
+        <x:v>23381</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11595</x:v>
+        <x:v>11630</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>13082616382.52</x:v>
+        <x:v>13131080810.17</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>10724352680.26</x:v>
+        <x:v>10775148887.73</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>77.25</x:v>
+        <x:v>77.61</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8866794635.54</x:v>
+        <x:v>8907080269.91</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3712973225.14</x:v>
+        <x:v>3885144723.34</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>26.74</x:v>
+        <x:v>27.98</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>3079114250.78</x:v>
+        <x:v>3220250272.7</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,227 +2673,227 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>9</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>118</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>1085917.38</x:v>
+        <x:v>1736282.5</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>1041814.73</x:v>
+        <x:v>1692179.85</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>1.23</x:v>
+        <x:v>1.99</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>1022</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>511291.88</x:v>
       </x:c>
       <x:c r="E52" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F52" s="10">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="G52" s="9">
-        <x:v>289409.32</x:v>
+        <x:v>572354.66</x:v>
       </x:c>
       <x:c r="H52" s="9">
-        <x:v>192316.16</x:v>
+        <x:v>388873.44</x:v>
       </x:c>
       <x:c r="I52" s="9">
-        <x:v>37.61</x:v>
+        <x:v>76.06</x:v>
       </x:c>
       <x:c r="J52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>3050</x:v>
+        <x:v>3109</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>185</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3359676.77</x:v>
+        <x:v>4292987.23</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>3218480.96</x:v>
+        <x:v>4065403.36</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.68</x:v>
+        <x:v>4.65</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3101,171 +3101,171 @@
       <x:c r="C59" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E59" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G59" s="9">
         <x:v>29083485.22</x:v>
       </x:c>
       <x:c r="H59" s="9">
         <x:v>29083485.22</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J59" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="K59" s="9">
-        <x:v>0</x:v>
+        <x:v>48416.26</x:v>
       </x:c>
       <x:c r="L59" s="9">
-        <x:v>0</x:v>
+        <x:v>0.17</x:v>
       </x:c>
       <x:c r="M59" s="9">
-        <x:v>0</x:v>
+        <x:v>41153.82</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
         <x:v>18765086.94</x:v>
       </x:c>
       <x:c r="C60" s="9">
         <x:v>15950324.41</x:v>
       </x:c>
       <x:c r="D60" s="9">
         <x:v>2814762.53</x:v>
       </x:c>
       <x:c r="E60" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G60" s="9">
         <x:v>18765086.98</x:v>
       </x:c>
       <x:c r="H60" s="9">
         <x:v>18765086.98</x:v>
       </x:c>
       <x:c r="I60" s="9">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J60" s="9">
         <x:v>15950323.94</x:v>
       </x:c>
       <x:c r="K60" s="9">
-        <x:v>0</x:v>
+        <x:v>129339</x:v>
       </x:c>
       <x:c r="L60" s="9">
-        <x:v>0</x:v>
+        <x:v>0.69</x:v>
       </x:c>
       <x:c r="M60" s="9">
-        <x:v>0</x:v>
+        <x:v>109938.15</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>4388875.38</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>3730544.07</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>658331.31</x:v>
       </x:c>
       <x:c r="E61" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="10">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>4153529.17</x:v>
+        <x:v>3984850.06</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>4153529.17</x:v>
+        <x:v>3984850.06</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>94.64</x:v>
+        <x:v>90.79</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>3530499.79</x:v>
+        <x:v>3387122.52</x:v>
       </x:c>
       <x:c r="K61" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H62" s="9">
         <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I62" s="9">
         <x:v>84.46</x:v>
       </x:c>
       <x:c r="J62" s="9">
-        <x:v>6369347.21</x:v>
+        <x:v>6369347.1</x:v>
       </x:c>
       <x:c r="K62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L62" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E63" s="10">
@@ -3294,110 +3294,110 @@
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>86296058.15</x:v>
+        <x:v>86127379.04</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>86296058.15</x:v>
+        <x:v>86127379.04</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>88.72</x:v>
+        <x:v>88.55</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>63667082.46</x:v>
+        <x:v>63523705.08</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>0</x:v>
+        <x:v>177755.26</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>0</x:v>
+        <x:v>0.18</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>0</x:v>
+        <x:v>151091.97</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
         <x:v>34127004486.29</x:v>
       </x:c>
       <x:c r="C65" s="9">
         <x:v>28576406240.22</x:v>
       </x:c>
       <x:c r="D65" s="9">
         <x:v>5550598246.07</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>154077</x:v>
+        <x:v>154193</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>86089</x:v>
+        <x:v>86168</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>41634236240.98</x:v>
+        <x:v>41645067971.73</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>33052400101.34</x:v>
+        <x:v>33072168342.93</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>96.85</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>28526465336.6</x:v>
+        <x:v>28540445218.03</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>20655229053.82</x:v>
+        <x:v>21157980563.46</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>60.52</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>17887305948.06</x:v>
+        <x:v>18349415760.12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">