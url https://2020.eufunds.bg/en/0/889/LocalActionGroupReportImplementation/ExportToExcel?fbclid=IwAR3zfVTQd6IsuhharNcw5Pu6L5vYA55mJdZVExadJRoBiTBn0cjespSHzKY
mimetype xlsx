--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9137d6bf4904da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf92a16c5601490c94b5ffed1d3cb78b.psmdcp" Id="Rfcaa9b567c8d4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507b658c312941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd12a0584d064c2691440024b1635864.psmdcp" Id="R6d7436a723af4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 31.05.2026 г.</x:t>
+    <x:t>Total (to date) 26.07.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>FISHERIES LOCAL ACTION GROUP RUSE-IVANOVO-BOROVO</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala-Dolni Chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak-Devin-Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Lom - Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Montana – Ruzhintsi – Dimovo</x:t>
   </x:si>
@@ -1439,411 +1439,411 @@
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B26" s="8">
         <x:v>2952710.61</x:v>
       </x:c>
       <x:c r="C26" s="8">
         <x:v>2943471.68</x:v>
       </x:c>
       <x:c r="D26" s="8">
         <x:v>99.69</x:v>
       </x:c>
       <x:c r="E26" s="8">
         <x:v>2580873.19</x:v>
       </x:c>
       <x:c r="F26" s="8">
         <x:v>87.41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B27" s="8">
-        <x:v>0</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="C27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E27" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F27" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E28" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F28" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B29" s="8">
-        <x:v>0</x:v>
+        <x:v>2996170.42</x:v>
       </x:c>
       <x:c r="C29" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D29" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E29" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F29" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B30" s="8">
         <x:v>2952710.61</x:v>
       </x:c>
       <x:c r="C30" s="8">
         <x:v>3028993.94</x:v>
       </x:c>
       <x:c r="D30" s="8">
         <x:v>102.58</x:v>
       </x:c>
       <x:c r="E30" s="8">
         <x:v>2771486.77</x:v>
       </x:c>
       <x:c r="F30" s="8">
         <x:v>93.86</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B31" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C31" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D31" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E31" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F31" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="8">
         <x:v>3668422.75</x:v>
       </x:c>
       <x:c r="C32" s="8">
         <x:v>3115508.96</x:v>
       </x:c>
       <x:c r="D32" s="8">
         <x:v>84.93</x:v>
       </x:c>
       <x:c r="E32" s="8">
         <x:v>2791937.44</x:v>
       </x:c>
       <x:c r="F32" s="8">
         <x:v>76.11</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B33" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4894466.8</x:v>
       </x:c>
       <x:c r="C33" s="8">
         <x:v>1920728.31</x:v>
       </x:c>
       <x:c r="D33" s="8">
-        <x:v>100.64</x:v>
+        <x:v>39.24</x:v>
       </x:c>
       <x:c r="E33" s="8">
         <x:v>1486633.76</x:v>
       </x:c>
       <x:c r="F33" s="8">
-        <x:v>77.89</x:v>
+        <x:v>30.37</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="8">
-        <x:v>3637911.88</x:v>
+        <x:v>6637865.86</x:v>
       </x:c>
       <x:c r="C34" s="8">
         <x:v>3487455.28</x:v>
       </x:c>
       <x:c r="D34" s="8">
-        <x:v>95.86</x:v>
+        <x:v>52.54</x:v>
       </x:c>
       <x:c r="E34" s="8">
         <x:v>3348859.73</x:v>
       </x:c>
       <x:c r="F34" s="8">
-        <x:v>92.05</x:v>
+        <x:v>50.45</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="7" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B35" s="8">
-        <x:v>3920873.49</x:v>
+        <x:v>6920827.47</x:v>
       </x:c>
       <x:c r="C35" s="8">
         <x:v>3565749.52</x:v>
       </x:c>
       <x:c r="D35" s="8">
-        <x:v>90.94</x:v>
+        <x:v>51.52</x:v>
       </x:c>
       <x:c r="E35" s="8">
         <x:v>3414908.98</x:v>
       </x:c>
       <x:c r="F35" s="8">
-        <x:v>87.1</x:v>
+        <x:v>49.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="7" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B36" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C36" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D36" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E36" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F36" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="7" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B37" s="8">
-        <x:v>0</x:v>
+        <x:v>2299964.72</x:v>
       </x:c>
       <x:c r="C37" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D37" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E37" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F37" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="7" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B38" s="8">
-        <x:v>4093222</x:v>
+        <x:v>7093175.98</x:v>
       </x:c>
       <x:c r="C38" s="8">
         <x:v>3783200.55</x:v>
       </x:c>
       <x:c r="D38" s="8">
-        <x:v>92.43</x:v>
+        <x:v>53.34</x:v>
       </x:c>
       <x:c r="E38" s="8">
         <x:v>3447951.91</x:v>
       </x:c>
       <x:c r="F38" s="8">
-        <x:v>84.24</x:v>
+        <x:v>48.61</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="7" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B39" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C39" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D39" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F39" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="7" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B40" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C40" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D40" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E40" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F40" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="7" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B41" s="8">
-        <x:v>1908499.2</x:v>
+        <x:v>4208290.08</x:v>
       </x:c>
       <x:c r="C41" s="8">
         <x:v>1800248.69</x:v>
       </x:c>
       <x:c r="D41" s="8">
-        <x:v>94.33</x:v>
+        <x:v>42.78</x:v>
       </x:c>
       <x:c r="E41" s="8">
         <x:v>1608787.74</x:v>
       </x:c>
       <x:c r="F41" s="8">
-        <x:v>84.3</x:v>
+        <x:v>38.23</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="7" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B42" s="8">
-        <x:v>2908483.86</x:v>
+        <x:v>5908437.84</x:v>
       </x:c>
       <x:c r="C42" s="8">
         <x:v>2887726.83</x:v>
       </x:c>
       <x:c r="D42" s="8">
-        <x:v>99.29</x:v>
+        <x:v>48.87</x:v>
       </x:c>
       <x:c r="E42" s="8">
         <x:v>2702564.41</x:v>
       </x:c>
       <x:c r="F42" s="8">
-        <x:v>92.92</x:v>
+        <x:v>45.74</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="7" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B43" s="8">
-        <x:v>1499976.99</x:v>
+        <x:v>4499930.97</x:v>
       </x:c>
       <x:c r="C43" s="8">
         <x:v>1788442.16</x:v>
       </x:c>
       <x:c r="D43" s="8">
-        <x:v>119.23</x:v>
+        <x:v>39.74</x:v>
       </x:c>
       <x:c r="E43" s="8">
         <x:v>1574966.36</x:v>
       </x:c>
       <x:c r="F43" s="8">
-        <x:v>105</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="7" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B44" s="8">
-        <x:v>0</x:v>
+        <x:v>3740100.11</x:v>
       </x:c>
       <x:c r="C44" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D44" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E44" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F44" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="7" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B45" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C45" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D45" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E45" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F45" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="7" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="8">
         <x:v>3661872.45</x:v>
       </x:c>
       <x:c r="C46" s="8">
         <x:v>3179751.53</x:v>
       </x:c>
       <x:c r="D46" s="8">
@@ -1859,1803 +1859,1803 @@
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B47" s="8">
         <x:v>1907696.66</x:v>
       </x:c>
       <x:c r="C47" s="8">
         <x:v>1860374.24</x:v>
       </x:c>
       <x:c r="D47" s="8">
         <x:v>97.52</x:v>
       </x:c>
       <x:c r="E47" s="8">
         <x:v>1643862.17</x:v>
       </x:c>
       <x:c r="F47" s="8">
         <x:v>86.17</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B48" s="8">
-        <x:v>1908499.2</x:v>
+        <x:v>4908453.18</x:v>
       </x:c>
       <x:c r="C48" s="8">
         <x:v>1899904.69</x:v>
       </x:c>
       <x:c r="D48" s="8">
-        <x:v>99.55</x:v>
+        <x:v>38.71</x:v>
       </x:c>
       <x:c r="E48" s="8">
         <x:v>1792489.69</x:v>
       </x:c>
       <x:c r="F48" s="8">
-        <x:v>93.92</x:v>
+        <x:v>36.52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="7" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B49" s="8">
-        <x:v>3668472.2</x:v>
+        <x:v>6664642.62</x:v>
       </x:c>
       <x:c r="C49" s="8">
         <x:v>3231306.53</x:v>
       </x:c>
       <x:c r="D49" s="8">
-        <x:v>88.08</x:v>
+        <x:v>48.48</x:v>
       </x:c>
       <x:c r="E49" s="8">
         <x:v>2958737.21</x:v>
       </x:c>
       <x:c r="F49" s="8">
-        <x:v>80.65</x:v>
+        <x:v>44.39</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="7" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B50" s="8">
-        <x:v>3754472.77</x:v>
+        <x:v>6754426.75</x:v>
       </x:c>
       <x:c r="C50" s="8">
         <x:v>3665088.81</x:v>
       </x:c>
       <x:c r="D50" s="8">
-        <x:v>97.62</x:v>
+        <x:v>54.26</x:v>
       </x:c>
       <x:c r="E50" s="8">
         <x:v>3300234.72</x:v>
       </x:c>
       <x:c r="F50" s="8">
-        <x:v>87.9</x:v>
+        <x:v>48.86</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10">
       <x:c r="A51" s="7" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B51" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C51" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F51" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="7" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B52" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C52" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D52" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E52" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F52" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="A53" s="7" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B53" s="8">
-        <x:v>1408522.21</x:v>
+        <x:v>3638187.83</x:v>
       </x:c>
       <x:c r="C53" s="8">
         <x:v>1234509.17</x:v>
       </x:c>
       <x:c r="D53" s="8">
-        <x:v>87.65</x:v>
+        <x:v>33.93</x:v>
       </x:c>
       <x:c r="E53" s="8">
         <x:v>1126021.03</x:v>
       </x:c>
       <x:c r="F53" s="8">
-        <x:v>79.94</x:v>
+        <x:v>30.95</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="A54" s="7" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B54" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C54" s="8">
         <x:v>1797873.23</x:v>
       </x:c>
       <x:c r="D54" s="8">
-        <x:v>94.2</x:v>
+        <x:v>36.63</x:v>
       </x:c>
       <x:c r="E54" s="8">
         <x:v>1546651.95</x:v>
       </x:c>
       <x:c r="F54" s="8">
-        <x:v>81.04</x:v>
+        <x:v>31.51</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="7" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B55" s="8">
-        <x:v>0</x:v>
+        <x:v>2999238.18</x:v>
       </x:c>
       <x:c r="C55" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D55" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E55" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F55" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="7" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B56" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C56" s="8">
         <x:v>1738522.32</x:v>
       </x:c>
       <x:c r="D56" s="8">
-        <x:v>91.09</x:v>
+        <x:v>35.42</x:v>
       </x:c>
       <x:c r="E56" s="8">
         <x:v>1389923.38</x:v>
       </x:c>
       <x:c r="F56" s="8">
-        <x:v>72.83</x:v>
+        <x:v>28.32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="7" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B57" s="8">
-        <x:v>1759984.25</x:v>
+        <x:v>4059948.97</x:v>
       </x:c>
       <x:c r="C57" s="8">
         <x:v>1877631</x:v>
       </x:c>
       <x:c r="D57" s="8">
-        <x:v>106.68</x:v>
+        <x:v>46.25</x:v>
       </x:c>
       <x:c r="E57" s="8">
         <x:v>1719405.91</x:v>
       </x:c>
       <x:c r="F57" s="8">
-        <x:v>97.69</x:v>
+        <x:v>42.35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="7" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B58" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C58" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D58" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E58" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F58" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="7" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B59" s="8">
-        <x:v>4100625</x:v>
+        <x:v>7100578.98</x:v>
       </x:c>
       <x:c r="C59" s="8">
         <x:v>4011857.43</x:v>
       </x:c>
       <x:c r="D59" s="8">
-        <x:v>97.84</x:v>
+        <x:v>56.5</x:v>
       </x:c>
       <x:c r="E59" s="8">
         <x:v>4091001.38</x:v>
       </x:c>
       <x:c r="F59" s="8">
-        <x:v>99.77</x:v>
+        <x:v>57.62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="7" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B60" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C60" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D60" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E60" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F60" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="7" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B61" s="8">
-        <x:v>5194799.64</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C61" s="8">
         <x:v>1808784.57</x:v>
       </x:c>
       <x:c r="D61" s="8">
-        <x:v>34.82</x:v>
+        <x:v>36.85</x:v>
       </x:c>
       <x:c r="E61" s="8">
         <x:v>1723097.31</x:v>
       </x:c>
       <x:c r="F61" s="8">
-        <x:v>33.17</x:v>
+        <x:v>35.1</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="7" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B62" s="8">
         <x:v>4305180.41</x:v>
       </x:c>
       <x:c r="C62" s="8">
         <x:v>1606954.13</x:v>
       </x:c>
       <x:c r="D62" s="8">
         <x:v>37.33</x:v>
       </x:c>
       <x:c r="E62" s="8">
         <x:v>1474202.56</x:v>
       </x:c>
       <x:c r="F62" s="8">
         <x:v>34.24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="7" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B63" s="8">
-        <x:v>2980958.22</x:v>
+        <x:v>5980912.2</x:v>
       </x:c>
       <x:c r="C63" s="8">
         <x:v>2842479.31</x:v>
       </x:c>
       <x:c r="D63" s="8">
-        <x:v>95.35</x:v>
+        <x:v>47.53</x:v>
       </x:c>
       <x:c r="E63" s="8">
         <x:v>2493033.01</x:v>
       </x:c>
       <x:c r="F63" s="8">
-        <x:v>83.63</x:v>
+        <x:v>41.68</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="7" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B64" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C64" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D64" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E64" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F64" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10">
       <x:c r="A65" s="7" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B65" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C65" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D65" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E65" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F65" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="7" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B66" s="8">
-        <x:v>3759942.32</x:v>
+        <x:v>6759896.3</x:v>
       </x:c>
       <x:c r="C66" s="8">
         <x:v>3759954.82</x:v>
       </x:c>
       <x:c r="D66" s="8">
-        <x:v>100</x:v>
+        <x:v>55.62</x:v>
       </x:c>
       <x:c r="E66" s="8">
         <x:v>3639969.09</x:v>
       </x:c>
       <x:c r="F66" s="8">
-        <x:v>96.81</x:v>
+        <x:v>53.85</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="7" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B67" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C67" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D67" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E67" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F67" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="A68" s="7" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B68" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C68" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D68" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E68" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F68" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="A69" s="7" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B69" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C69" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D69" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E69" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F69" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="7" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B70" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C70" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D70" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E70" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F70" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="7" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B71" s="8">
-        <x:v>3668472.2</x:v>
+        <x:v>6668426.18</x:v>
       </x:c>
       <x:c r="C71" s="8">
         <x:v>3557930.16</x:v>
       </x:c>
       <x:c r="D71" s="8">
-        <x:v>96.99</x:v>
+        <x:v>53.35</x:v>
       </x:c>
       <x:c r="E71" s="8">
         <x:v>3178132.18</x:v>
       </x:c>
       <x:c r="F71" s="8">
-        <x:v>86.63</x:v>
+        <x:v>47.66</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="7" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B72" s="8">
-        <x:v>0</x:v>
+        <x:v>2299964.72</x:v>
       </x:c>
       <x:c r="C72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E72" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F72" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="7" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B73" s="8">
-        <x:v>1789310.66</x:v>
+        <x:v>4789111.26</x:v>
       </x:c>
       <x:c r="C73" s="8">
         <x:v>1775594.33</x:v>
       </x:c>
       <x:c r="D73" s="8">
-        <x:v>99.23</x:v>
+        <x:v>37.08</x:v>
       </x:c>
       <x:c r="E73" s="8">
         <x:v>1663705.07</x:v>
       </x:c>
       <x:c r="F73" s="8">
-        <x:v>92.98</x:v>
+        <x:v>34.74</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="7" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B74" s="8">
-        <x:v>1908499.2</x:v>
+        <x:v>4039256.99</x:v>
       </x:c>
       <x:c r="C74" s="8">
         <x:v>1726318.96</x:v>
       </x:c>
       <x:c r="D74" s="8">
-        <x:v>90.45</x:v>
+        <x:v>42.74</x:v>
       </x:c>
       <x:c r="E74" s="8">
         <x:v>1621265.75</x:v>
       </x:c>
       <x:c r="F74" s="8">
-        <x:v>84.95</x:v>
+        <x:v>40.14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="7" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B75" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C75" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D75" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E75" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F75" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="A76" s="7" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B76" s="8">
-        <x:v>0</x:v>
+        <x:v>2996451.63</x:v>
       </x:c>
       <x:c r="C76" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D76" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E76" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F76" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10">
       <x:c r="A77" s="7" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B77" s="8">
-        <x:v>3297929.61</x:v>
+        <x:v>6297883.59</x:v>
       </x:c>
       <x:c r="C77" s="8">
         <x:v>2765093.87</x:v>
       </x:c>
       <x:c r="D77" s="8">
-        <x:v>83.84</x:v>
+        <x:v>43.91</x:v>
       </x:c>
       <x:c r="E77" s="8">
         <x:v>2561173.9</x:v>
       </x:c>
       <x:c r="F77" s="8">
-        <x:v>77.66</x:v>
+        <x:v>40.67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="7" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B78" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.53</x:v>
       </x:c>
       <x:c r="C78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E78" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F78" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="7" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B79" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E79" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F79" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="A80" s="7" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B80" s="8">
-        <x:v>3759949.99</x:v>
+        <x:v>6759903.97</x:v>
       </x:c>
       <x:c r="C80" s="8">
         <x:v>3977222.85</x:v>
       </x:c>
       <x:c r="D80" s="8">
-        <x:v>105.78</x:v>
+        <x:v>58.84</x:v>
       </x:c>
       <x:c r="E80" s="8">
         <x:v>3537969.62</x:v>
       </x:c>
       <x:c r="F80" s="8">
-        <x:v>94.1</x:v>
+        <x:v>52.34</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="A81" s="7" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B81" s="8">
-        <x:v>3759965.33</x:v>
+        <x:v>6759919.31</x:v>
       </x:c>
       <x:c r="C81" s="8">
         <x:v>3673745.43</x:v>
       </x:c>
       <x:c r="D81" s="8">
-        <x:v>97.71</x:v>
+        <x:v>54.35</x:v>
       </x:c>
       <x:c r="E81" s="8">
         <x:v>3033303.01</x:v>
       </x:c>
       <x:c r="F81" s="8">
-        <x:v>80.67</x:v>
+        <x:v>44.87</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="7" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B82" s="8">
         <x:v>2259779.74</x:v>
       </x:c>
       <x:c r="C82" s="8">
         <x:v>2760989.85</x:v>
       </x:c>
       <x:c r="D82" s="8">
         <x:v>122.18</x:v>
       </x:c>
       <x:c r="E82" s="8">
         <x:v>2164610.75</x:v>
       </x:c>
       <x:c r="F82" s="8">
         <x:v>95.79</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="7" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B83" s="8">
-        <x:v>1500000</x:v>
+        <x:v>3799790.87</x:v>
       </x:c>
       <x:c r="C83" s="8">
         <x:v>1649736.42</x:v>
       </x:c>
       <x:c r="D83" s="8">
-        <x:v>109.98</x:v>
+        <x:v>43.42</x:v>
       </x:c>
       <x:c r="E83" s="8">
         <x:v>1550688.42</x:v>
       </x:c>
       <x:c r="F83" s="8">
-        <x:v>103.38</x:v>
+        <x:v>40.81</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="A84" s="7" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B84" s="8">
         <x:v>3668522.21</x:v>
       </x:c>
       <x:c r="C84" s="8">
         <x:v>2874471.47</x:v>
       </x:c>
       <x:c r="D84" s="8">
         <x:v>78.36</x:v>
       </x:c>
       <x:c r="E84" s="8">
         <x:v>2428099.91</x:v>
       </x:c>
       <x:c r="F84" s="8">
         <x:v>66.19</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="A85" s="7" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B85" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C85" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D85" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E85" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F85" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="A86" s="7" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B86" s="8">
-        <x:v>7119215.37</x:v>
+        <x:v>6668255.93</x:v>
       </x:c>
       <x:c r="C86" s="8">
         <x:v>3461627.69</x:v>
       </x:c>
       <x:c r="D86" s="8">
-        <x:v>48.62</x:v>
+        <x:v>51.91</x:v>
       </x:c>
       <x:c r="E86" s="8">
         <x:v>3073874.86</x:v>
       </x:c>
       <x:c r="F86" s="8">
-        <x:v>43.18</x:v>
+        <x:v>46.1</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="A87" s="7" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B87" s="8">
-        <x:v>0</x:v>
+        <x:v>2297620.45</x:v>
       </x:c>
       <x:c r="C87" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D87" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E87" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F87" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10">
       <x:c r="A88" s="7" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B88" s="8">
         <x:v>2328521.9</x:v>
       </x:c>
       <x:c r="C88" s="8">
         <x:v>2240521.97</x:v>
       </x:c>
       <x:c r="D88" s="8">
         <x:v>96.22</x:v>
       </x:c>
       <x:c r="E88" s="8">
         <x:v>2130049.17</x:v>
       </x:c>
       <x:c r="F88" s="8">
         <x:v>91.48</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10">
       <x:c r="A89" s="7" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B89" s="8">
-        <x:v>3565711.88</x:v>
+        <x:v>6565665.86</x:v>
       </x:c>
       <x:c r="C89" s="8">
         <x:v>3317297.59</x:v>
       </x:c>
       <x:c r="D89" s="8">
-        <x:v>93.03</x:v>
+        <x:v>50.52</x:v>
       </x:c>
       <x:c r="E89" s="8">
         <x:v>2993614.31</x:v>
       </x:c>
       <x:c r="F89" s="8">
-        <x:v>83.96</x:v>
+        <x:v>45.59</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="A90" s="7" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B90" s="8">
-        <x:v>0</x:v>
+        <x:v>749553.9</x:v>
       </x:c>
       <x:c r="C90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E90" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F90" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="7" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B91" s="8">
         <x:v>1908522.21</x:v>
       </x:c>
       <x:c r="C91" s="8">
         <x:v>1783552.82</x:v>
       </x:c>
       <x:c r="D91" s="8">
         <x:v>93.45</x:v>
       </x:c>
       <x:c r="E91" s="8">
         <x:v>1440665.85</x:v>
       </x:c>
       <x:c r="F91" s="8">
         <x:v>75.49</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="7" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B92" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C92" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D92" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E92" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F92" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="A93" s="7" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B93" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C93" s="8">
         <x:v>1736511.72</x:v>
       </x:c>
       <x:c r="D93" s="8">
-        <x:v>90.99</x:v>
+        <x:v>35.38</x:v>
       </x:c>
       <x:c r="E93" s="8">
         <x:v>1444237.01</x:v>
       </x:c>
       <x:c r="F93" s="8">
-        <x:v>75.67</x:v>
+        <x:v>29.42</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="7" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B94" s="8">
-        <x:v>3228166.55</x:v>
+        <x:v>5488131.88</x:v>
       </x:c>
       <x:c r="C94" s="8">
         <x:v>3502811.13</x:v>
       </x:c>
       <x:c r="D94" s="8">
-        <x:v>108.51</x:v>
+        <x:v>63.83</x:v>
       </x:c>
       <x:c r="E94" s="8">
         <x:v>3271339.41</x:v>
       </x:c>
       <x:c r="F94" s="8">
-        <x:v>101.34</x:v>
+        <x:v>59.61</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="7" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B95" s="8">
-        <x:v>3167811.11</x:v>
+        <x:v>6167765.09</x:v>
       </x:c>
       <x:c r="C95" s="8">
         <x:v>2893899.63</x:v>
       </x:c>
       <x:c r="D95" s="8">
-        <x:v>91.35</x:v>
+        <x:v>46.92</x:v>
       </x:c>
       <x:c r="E95" s="8">
         <x:v>2552213.96</x:v>
       </x:c>
       <x:c r="F95" s="8">
-        <x:v>80.57</x:v>
+        <x:v>41.38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="7" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B96" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.18</x:v>
       </x:c>
       <x:c r="C96" s="8">
         <x:v>1917340.7</x:v>
       </x:c>
       <x:c r="D96" s="8">
-        <x:v>100.46</x:v>
+        <x:v>39.06</x:v>
       </x:c>
       <x:c r="E96" s="8">
         <x:v>1626445.78</x:v>
       </x:c>
       <x:c r="F96" s="8">
-        <x:v>85.22</x:v>
+        <x:v>33.14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="7" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B97" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C97" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D97" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E97" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F97" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="7" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B98" s="8">
-        <x:v>0</x:v>
+        <x:v>3000000</x:v>
       </x:c>
       <x:c r="C98" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D98" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E98" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F98" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="7" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B99" s="8">
-        <x:v>4243239.45</x:v>
+        <x:v>7243193.43</x:v>
       </x:c>
       <x:c r="C99" s="8">
         <x:v>3998569.66</x:v>
       </x:c>
       <x:c r="D99" s="8">
-        <x:v>94.23</x:v>
+        <x:v>55.2</x:v>
       </x:c>
       <x:c r="E99" s="8">
         <x:v>3870100.23</x:v>
       </x:c>
       <x:c r="F99" s="8">
-        <x:v>91.21</x:v>
+        <x:v>53.43</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="7" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B100" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C100" s="8">
         <x:v>1977119.97</x:v>
       </x:c>
       <x:c r="D100" s="8">
-        <x:v>103.59</x:v>
+        <x:v>40.28</x:v>
       </x:c>
       <x:c r="E100" s="8">
         <x:v>1401237.55</x:v>
       </x:c>
       <x:c r="F100" s="8">
-        <x:v>73.42</x:v>
+        <x:v>28.55</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="7" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B101" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C101" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D101" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E101" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F101" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="A102" s="7" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B102" s="8">
-        <x:v>1408519.66</x:v>
+        <x:v>3708484.38</x:v>
       </x:c>
       <x:c r="C102" s="8">
         <x:v>1375957.24</x:v>
       </x:c>
       <x:c r="D102" s="8">
-        <x:v>97.69</x:v>
+        <x:v>37.1</x:v>
       </x:c>
       <x:c r="E102" s="8">
         <x:v>1164231.4</x:v>
       </x:c>
       <x:c r="F102" s="8">
-        <x:v>82.66</x:v>
+        <x:v>31.39</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="A103" s="7" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B103" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C103" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D103" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E103" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F103" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10">
       <x:c r="A104" s="7" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B104" s="8">
-        <x:v>0</x:v>
+        <x:v>2196170.42</x:v>
       </x:c>
       <x:c r="C104" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D104" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E104" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F104" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="A105" s="7" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B105" s="8">
-        <x:v>4008920.07</x:v>
+        <x:v>7008874.05</x:v>
       </x:c>
       <x:c r="C105" s="8">
         <x:v>3535595.3</x:v>
       </x:c>
       <x:c r="D105" s="8">
-        <x:v>88.19</x:v>
+        <x:v>50.44</x:v>
       </x:c>
       <x:c r="E105" s="8">
         <x:v>3331129.12</x:v>
       </x:c>
       <x:c r="F105" s="8">
-        <x:v>83.09</x:v>
+        <x:v>47.53</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10">
       <x:c r="A106" s="7" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B106" s="8">
-        <x:v>0</x:v>
+        <x:v>2996170.42</x:v>
       </x:c>
       <x:c r="C106" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D106" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E106" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F106" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="A107" s="7" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B107" s="8">
-        <x:v>2591179.64</x:v>
+        <x:v>5591133.62</x:v>
       </x:c>
       <x:c r="C107" s="8">
         <x:v>2425650.11</x:v>
       </x:c>
       <x:c r="D107" s="8">
-        <x:v>93.61</x:v>
+        <x:v>43.38</x:v>
       </x:c>
       <x:c r="E107" s="8">
         <x:v>2234795.02</x:v>
       </x:c>
       <x:c r="F107" s="8">
-        <x:v>86.25</x:v>
+        <x:v>39.97</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="A108" s="7" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B108" s="8">
-        <x:v>1908499.2</x:v>
+        <x:v>4908453.18</x:v>
       </x:c>
       <x:c r="C108" s="8">
         <x:v>1899003.65</x:v>
       </x:c>
       <x:c r="D108" s="8">
-        <x:v>99.5</x:v>
+        <x:v>38.69</x:v>
       </x:c>
       <x:c r="E108" s="8">
         <x:v>1916570.17</x:v>
       </x:c>
       <x:c r="F108" s="8">
-        <x:v>100.42</x:v>
+        <x:v>39.05</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="A109" s="7" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B109" s="8">
         <x:v>2299964.72</x:v>
       </x:c>
       <x:c r="C109" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D109" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E109" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F109" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="A110" s="7" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B110" s="8">
-        <x:v>3241581.63</x:v>
+        <x:v>6241535.61</x:v>
       </x:c>
       <x:c r="C110" s="8">
         <x:v>2811456.03</x:v>
       </x:c>
       <x:c r="D110" s="8">
-        <x:v>86.73</x:v>
+        <x:v>45.04</x:v>
       </x:c>
       <x:c r="E110" s="8">
         <x:v>2794577.07</x:v>
       </x:c>
       <x:c r="F110" s="8">
-        <x:v>86.21</x:v>
+        <x:v>44.77</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10">
       <x:c r="A111" s="7" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B111" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C111" s="8">
         <x:v>1748745.19</x:v>
       </x:c>
       <x:c r="D111" s="8">
-        <x:v>91.63</x:v>
+        <x:v>35.63</x:v>
       </x:c>
       <x:c r="E111" s="8">
         <x:v>1448173.1</x:v>
       </x:c>
       <x:c r="F111" s="8">
-        <x:v>75.88</x:v>
+        <x:v>29.5</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="A112" s="7" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B112" s="8">
-        <x:v>0</x:v>
+        <x:v>2298108.73</x:v>
       </x:c>
       <x:c r="C112" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D112" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E112" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F112" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10">
       <x:c r="A113" s="7" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B113" s="8">
-        <x:v>0</x:v>
+        <x:v>2999749.47</x:v>
       </x:c>
       <x:c r="C113" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D113" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E113" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F113" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10">
       <x:c r="A114" s="7" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B114" s="8">
         <x:v>1407075.26</x:v>
       </x:c>
       <x:c r="C114" s="8">
         <x:v>1251271.42</x:v>
       </x:c>
       <x:c r="D114" s="8">
         <x:v>88.93</x:v>
       </x:c>
       <x:c r="E114" s="8">
         <x:v>1290723.01</x:v>
       </x:c>
       <x:c r="F114" s="8">
         <x:v>91.73</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="A115" s="7" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B115" s="8">
-        <x:v>1808337.12</x:v>
+        <x:v>4108301.84</x:v>
       </x:c>
       <x:c r="C115" s="8">
         <x:v>1767511.06</x:v>
       </x:c>
       <x:c r="D115" s="8">
-        <x:v>97.74</x:v>
+        <x:v>43.02</x:v>
       </x:c>
       <x:c r="E115" s="8">
         <x:v>1568118.7</x:v>
       </x:c>
       <x:c r="F115" s="8">
-        <x:v>86.72</x:v>
+        <x:v>38.17</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="A116" s="7" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B116" s="8">
-        <x:v>2244256.91</x:v>
+        <x:v>5244210.89</x:v>
       </x:c>
       <x:c r="C116" s="8">
         <x:v>1902718.51</x:v>
       </x:c>
       <x:c r="D116" s="8">
-        <x:v>84.78</x:v>
+        <x:v>36.28</x:v>
       </x:c>
       <x:c r="E116" s="8">
         <x:v>1776843.38</x:v>
       </x:c>
       <x:c r="F116" s="8">
-        <x:v>79.17</x:v>
+        <x:v>33.88</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="A117" s="7" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B117" s="8">
         <x:v>1891268.67</x:v>
       </x:c>
       <x:c r="C117" s="8">
         <x:v>1712744.15</x:v>
       </x:c>
       <x:c r="D117" s="8">
         <x:v>90.56</x:v>
       </x:c>
       <x:c r="E117" s="8">
         <x:v>1625985.38</x:v>
       </x:c>
       <x:c r="F117" s="8">
         <x:v>85.97</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="A118" s="7" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B118" s="8">
-        <x:v>4113854.47</x:v>
+        <x:v>2996170.42</x:v>
       </x:c>
       <x:c r="C118" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D118" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E118" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F118" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="A119" s="7" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B119" s="8">
-        <x:v>3759965.33</x:v>
+        <x:v>6759919.31</x:v>
       </x:c>
       <x:c r="C119" s="8">
         <x:v>3152224.68</x:v>
       </x:c>
       <x:c r="D119" s="8">
-        <x:v>83.84</x:v>
+        <x:v>46.63</x:v>
       </x:c>
       <x:c r="E119" s="8">
         <x:v>3318107.18</x:v>
       </x:c>
       <x:c r="F119" s="8">
-        <x:v>88.25</x:v>
+        <x:v>49.09</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="A120" s="7" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B120" s="8">
-        <x:v>0</x:v>
+        <x:v>2299665.62</x:v>
       </x:c>
       <x:c r="C120" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D120" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E120" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F120" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="A121" s="7" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B121" s="8">
-        <x:v>6066562.19</x:v>
+        <x:v>9066516.17</x:v>
       </x:c>
       <x:c r="C121" s="8">
         <x:v>5571785.94</x:v>
       </x:c>
       <x:c r="D121" s="8">
-        <x:v>91.84</x:v>
+        <x:v>61.45</x:v>
       </x:c>
       <x:c r="E121" s="8">
         <x:v>5166456.38</x:v>
       </x:c>
       <x:c r="F121" s="8">
-        <x:v>85.16</x:v>
+        <x:v>56.98</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="A122" s="7" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B122" s="8">
-        <x:v>1908141.3</x:v>
+        <x:v>4908095.28</x:v>
       </x:c>
       <x:c r="C122" s="8">
         <x:v>1897352.92</x:v>
       </x:c>
       <x:c r="D122" s="8">
-        <x:v>99.43</x:v>
+        <x:v>38.66</x:v>
       </x:c>
       <x:c r="E122" s="8">
         <x:v>1589324.5</x:v>
       </x:c>
       <x:c r="F122" s="8">
-        <x:v>83.29</x:v>
+        <x:v>32.38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="A123" s="7" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B123" s="8">
-        <x:v>0</x:v>
+        <x:v>2999579.21</x:v>
       </x:c>
       <x:c r="C123" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D123" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E123" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F123" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="A124" s="7" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B124" s="8">
-        <x:v>3259999.59</x:v>
+        <x:v>6259953.57</x:v>
       </x:c>
       <x:c r="C124" s="8">
         <x:v>3614914.79</x:v>
       </x:c>
       <x:c r="D124" s="8">
-        <x:v>110.89</x:v>
+        <x:v>57.75</x:v>
       </x:c>
       <x:c r="E124" s="8">
         <x:v>3366766.02</x:v>
       </x:c>
       <x:c r="F124" s="8">
-        <x:v>103.28</x:v>
+        <x:v>53.78</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="A125" s="7" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B125" s="8">
         <x:v>4159493.94</x:v>
       </x:c>
       <x:c r="C125" s="8">
         <x:v>3759494.32</x:v>
       </x:c>
       <x:c r="D125" s="8">
         <x:v>90.38</x:v>
       </x:c>
       <x:c r="E125" s="8">
         <x:v>3675992</x:v>
       </x:c>
       <x:c r="F125" s="8">
         <x:v>88.38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="A126" s="7" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B126" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C126" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D126" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E126" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F126" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="A127" s="7" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B127" s="8">
-        <x:v>2665611.02</x:v>
+        <x:v>5665565</x:v>
       </x:c>
       <x:c r="C127" s="8">
         <x:v>2865056.55</x:v>
       </x:c>
       <x:c r="D127" s="8">
-        <x:v>107.48</x:v>
+        <x:v>50.57</x:v>
       </x:c>
       <x:c r="E127" s="8">
         <x:v>2534730.21</x:v>
       </x:c>
       <x:c r="F127" s="8">
-        <x:v>95.09</x:v>
+        <x:v>44.74</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="A128" s="7" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B128" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C128" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D128" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E128" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F128" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="A129" s="7" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B129" s="8">
-        <x:v>1908499.2</x:v>
+        <x:v>4908453.18</x:v>
       </x:c>
       <x:c r="C129" s="8">
         <x:v>1601642.51</x:v>
       </x:c>
       <x:c r="D129" s="8">
-        <x:v>83.92</x:v>
+        <x:v>32.63</x:v>
       </x:c>
       <x:c r="E129" s="8">
         <x:v>1297607.77</x:v>
       </x:c>
       <x:c r="F129" s="8">
-        <x:v>67.99</x:v>
+        <x:v>26.44</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="A130" s="7" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B130" s="8">
-        <x:v>0</x:v>
+        <x:v>2999953.98</x:v>
       </x:c>
       <x:c r="C130" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D130" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E130" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F130" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="A131" s="7" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B131" s="8">
-        <x:v>0</x:v>
+        <x:v>3306729.11</x:v>
       </x:c>
       <x:c r="C131" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D131" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E131" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F131" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="A132" s="7" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B132" s="8">
-        <x:v>1908396.95</x:v>
+        <x:v>4908350.93</x:v>
       </x:c>
       <x:c r="C132" s="8">
         <x:v>1971260.39</x:v>
       </x:c>
       <x:c r="D132" s="8">
-        <x:v>103.29</x:v>
+        <x:v>40.16</x:v>
       </x:c>
       <x:c r="E132" s="8">
         <x:v>1676439.08</x:v>
       </x:c>
       <x:c r="F132" s="8">
-        <x:v>87.85</x:v>
+        <x:v>34.15</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="A133" s="7" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B133" s="8">
-        <x:v>1908522.21</x:v>
+        <x:v>4908476.19</x:v>
       </x:c>
       <x:c r="C133" s="8">
         <x:v>1820122.25</x:v>
       </x:c>
       <x:c r="D133" s="8">
-        <x:v>95.37</x:v>
+        <x:v>37.08</x:v>
       </x:c>
       <x:c r="E133" s="8">
         <x:v>1765531.01</x:v>
       </x:c>
       <x:c r="F133" s="8">
-        <x:v>92.51</x:v>
+        <x:v>35.97</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="A134" s="7" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B134" s="8">
-        <x:v>1408506.87</x:v>
+        <x:v>3708506.87</x:v>
       </x:c>
       <x:c r="C134" s="8">
         <x:v>1176649.82</x:v>
       </x:c>
       <x:c r="D134" s="8">
-        <x:v>83.54</x:v>
+        <x:v>31.73</x:v>
       </x:c>
       <x:c r="E134" s="8">
         <x:v>1087418.16</x:v>
       </x:c>
       <x:c r="F134" s="8">
-        <x:v>77.2</x:v>
+        <x:v>29.32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="A135" s="7" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B135" s="8">
-        <x:v>1908499.2</x:v>
+        <x:v>4908453.18</x:v>
       </x:c>
       <x:c r="C135" s="8">
         <x:v>1768029.57</x:v>
       </x:c>
       <x:c r="D135" s="8">
-        <x:v>92.64</x:v>
+        <x:v>36.02</x:v>
       </x:c>
       <x:c r="E135" s="8">
         <x:v>1596136.76</x:v>
       </x:c>
       <x:c r="F135" s="8">
-        <x:v>83.63</x:v>
+        <x:v>32.52</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="A136" s="7" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B136" s="8">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="C136" s="8">
         <x:v>1091448.26</x:v>
       </x:c>
       <x:c r="D136" s="8">
         <x:v>54.57</x:v>
       </x:c>
       <x:c r="E136" s="8">
         <x:v>798268.39</x:v>
       </x:c>
       <x:c r="F136" s="8">
         <x:v>39.91</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="138" spans="1:10">
       <x:c r="A138" s="0" t="s">