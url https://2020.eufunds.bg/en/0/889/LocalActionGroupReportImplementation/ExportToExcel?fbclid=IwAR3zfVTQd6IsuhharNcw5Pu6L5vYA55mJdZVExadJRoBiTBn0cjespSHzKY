--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507b658c312941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd12a0584d064c2691440024b1635864.psmdcp" Id="R6d7436a723af4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92100f5131324d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be7a40c2de6c4e4b9472c078bf55d939.psmdcp" Id="R7781d3caaa574def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 26.07.2026 г.</x:t>
+    <x:t>Total (to date) 09.09.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>FISHERIES LOCAL ACTION GROUP RUSE-IVANOVO-BOROVO</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala-Dolni Chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak-Devin-Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Lom - Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Montana – Ruzhintsi – Dimovo</x:t>
   </x:si>
@@ -1039,63 +1039,63 @@
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C6" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E6" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B7" s="8">
-        <x:v>2000000</x:v>
+        <x:v>3999969.32</x:v>
       </x:c>
       <x:c r="C7" s="8">
         <x:v>1457767.88</x:v>
       </x:c>
       <x:c r="D7" s="8">
-        <x:v>72.89</x:v>
+        <x:v>36.44</x:v>
       </x:c>
       <x:c r="E7" s="8">
         <x:v>1413782.55</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>70.69</x:v>
+        <x:v>35.34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B8" s="8">
         <x:v>3499937.37</x:v>
       </x:c>
       <x:c r="C8" s="8">
         <x:v>1285296.99</x:v>
       </x:c>
       <x:c r="D8" s="8">
         <x:v>36.72</x:v>
       </x:c>
       <x:c r="E8" s="8">
         <x:v>1202971.98</x:v>
       </x:c>
       <x:c r="F8" s="8">
         <x:v>34.37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>