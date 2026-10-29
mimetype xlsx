--- v2 (2026-09-09)
+++ v3 (2026-10-29)
@@ -1,120 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92100f5131324d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/be7a40c2de6c4e4b9472c078bf55d939.psmdcp" Id="R7781d3caaa574def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a02416e00c44f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fcc4e55a81e402684c236810ba4de63.psmdcp" Id="R1abe06d353754dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 09.09.2026 г.</x:t>
+    <x:t>Total (to date) 30.10.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
-    <x:t>FISHERIES LOCAL ACTION GROUP RUSE-IVANOVO-BOROVO</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala-Dolni Chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak-Devin-Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Lom - Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Montana – Ruzhintsi – Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nessebar-Mesemvria</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nestos</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nikolaevo - Gurkovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nikopol - Belene - Gulyantsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Pazardjik</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Pomorie</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Primorsko - Tzarevo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAG RUSE - IVANOVO - BOROVO</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Samokov - Belitza - Sarnitza</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Shabla-Kavarna-Balchik</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Slivnitsa - Kostinbrod - Breznik</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Sozopol - Malko Tarnovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Svishtov - Tsenovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Varna-Beloslav-Aksakovo</x:t>
   </x:si>
   <x:si>
     <x:t>LAG  Kotel, Sungurlare and Varbitsa</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Aksakovo</x:t>
   </x:si>
@@ -1019,311 +1019,311 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="F4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="5"/>
       <x:c r="B5" s="5"/>
       <x:c r="C5" s="6" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="6" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E5" s="6" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F5" s="6" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="8">
-        <x:v>0</x:v>
+        <x:v>3999969.32</x:v>
       </x:c>
       <x:c r="C6" s="8">
-        <x:v>0</x:v>
+        <x:v>1457767.88</x:v>
       </x:c>
       <x:c r="D6" s="8">
-        <x:v>0</x:v>
+        <x:v>36.44</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>0</x:v>
+        <x:v>1413782.55</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>0</x:v>
+        <x:v>35.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B7" s="8">
-        <x:v>3999969.32</x:v>
+        <x:v>3499937.37</x:v>
       </x:c>
       <x:c r="C7" s="8">
-        <x:v>1457767.88</x:v>
+        <x:v>1285296.99</x:v>
       </x:c>
       <x:c r="D7" s="8">
-        <x:v>36.44</x:v>
+        <x:v>36.72</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>1413782.55</x:v>
+        <x:v>1202971.98</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>35.34</x:v>
+        <x:v>34.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B8" s="8">
-        <x:v>3499937.37</x:v>
+        <x:v>3999969.32</x:v>
       </x:c>
       <x:c r="C8" s="8">
-        <x:v>1285296.99</x:v>
+        <x:v>1431408.02</x:v>
       </x:c>
       <x:c r="D8" s="8">
-        <x:v>36.72</x:v>
+        <x:v>35.79</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>1202971.98</x:v>
+        <x:v>1379228.43</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>34.37</x:v>
+        <x:v>34.48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="8">
-        <x:v>3999969.32</x:v>
+        <x:v>1999969.32</x:v>
       </x:c>
       <x:c r="C9" s="8">
-        <x:v>1431408.02</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D9" s="8">
-        <x:v>35.79</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>1379228.43</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>34.48</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B10" s="8">
-        <x:v>1999969.32</x:v>
+        <x:v>374966.18</x:v>
       </x:c>
       <x:c r="C10" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D10" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E10" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B11" s="8">
-        <x:v>374966.18</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="C11" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E11" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B12" s="8">
-        <x:v>499992.33</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="C12" s="8">
-        <x:v>0</x:v>
+        <x:v>1419749.65</x:v>
       </x:c>
       <x:c r="D12" s="8">
-        <x:v>0</x:v>
+        <x:v>70.99</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>0</x:v>
+        <x:v>1237977.68</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>0</x:v>
+        <x:v>61.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="8">
-        <x:v>2000000</x:v>
+        <x:v>1998554.91</x:v>
       </x:c>
       <x:c r="C13" s="8">
-        <x:v>1419749.65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D13" s="8">
-        <x:v>70.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>1237977.68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>61.9</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B14" s="8">
-        <x:v>1998554.91</x:v>
+        <x:v>1499865.85</x:v>
       </x:c>
       <x:c r="C14" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F14" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B15" s="8">
-        <x:v>1499865.85</x:v>
+        <x:v>1999667.97</x:v>
       </x:c>
       <x:c r="C15" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D15" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E15" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F15" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B16" s="8">
-        <x:v>1999667.97</x:v>
+        <x:v>2000000</x:v>
       </x:c>
       <x:c r="C16" s="8">
-        <x:v>0</x:v>
+        <x:v>1145851.51</x:v>
       </x:c>
       <x:c r="D16" s="8">
-        <x:v>0</x:v>
+        <x:v>57.29</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>0</x:v>
+        <x:v>1144453.84</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>0</x:v>
+        <x:v>57.22</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B17" s="8">
-        <x:v>2000000</x:v>
+        <x:v>3999151.26</x:v>
       </x:c>
       <x:c r="C17" s="8">
-        <x:v>1145851.51</x:v>
+        <x:v>1676602.15</x:v>
       </x:c>
       <x:c r="D17" s="8">
-        <x:v>57.29</x:v>
+        <x:v>41.92</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>1144453.84</x:v>
+        <x:v>1665254.22</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>57.22</x:v>
+        <x:v>41.64</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B18" s="8">
-        <x:v>3999151.26</x:v>
+        <x:v>1509886.35</x:v>
       </x:c>
       <x:c r="C18" s="8">
-        <x:v>1676602.15</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D18" s="8">
-        <x:v>41.92</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>1665254.22</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>41.64</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B19" s="8">
-        <x:v>1509886.35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="C19" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D19" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E19" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F19" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="8">
         <x:v>2000000</x:v>
       </x:c>
       <x:c r="C20" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D20" s="8">