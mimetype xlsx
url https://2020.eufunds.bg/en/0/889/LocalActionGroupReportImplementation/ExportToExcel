--- v5 (2026-09-13)
+++ v6 (2026-10-06)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0548560f754c4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/252edfab85aa4c0ba84dfd20191b41bd.psmdcp" Id="R2ffd28c3bfec4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3d9455d6a74371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bcfc8efc5384e3484ff51aa0c30912f.psmdcp" Id="R2c19441e6c4c4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 13.09.2026 г.</x:t>
+    <x:t>Total (to date) 06.10.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala-Dolni Chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak-Devin-Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Lom - Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Montana – Ruzhintsi – Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nessebar-Mesemvria</x:t>
   </x:si>