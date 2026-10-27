--- v6 (2026-10-06)
+++ v7 (2026-10-27)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3d9455d6a74371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bcfc8efc5384e3484ff51aa0c30912f.psmdcp" Id="R2c19441e6c4c4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f9a8a0586a47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6841798220a8428d85eb4a67d5ecdf40.psmdcp" Id="R77ee334fe78f4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="implementation" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Implementation of the CLLD</x:t>
   </x:si>
   <x:si>
     <x:t>LAG/FLAG</x:t>
   </x:si>
   <x:si>
     <x:t>Budget</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted Amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
-    <x:t>Total (to date) 06.10.2026 г.</x:t>
+    <x:t>Total (to date) 27.10.2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Bulgarian Black sea agreement Byala-Dolni Chiflik-Avren</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Burgas - Kameno</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG High Western Rhodopes: Batak-Devin-Dospat</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Kotel - Sliven - Nova Zagora - Tvarditsa</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Lom - Brusartsi</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Montana – Ruzhintsi – Dimovo</x:t>
   </x:si>
   <x:si>
     <x:t>FLAG Nessebar-Mesemvria</x:t>
   </x:si>