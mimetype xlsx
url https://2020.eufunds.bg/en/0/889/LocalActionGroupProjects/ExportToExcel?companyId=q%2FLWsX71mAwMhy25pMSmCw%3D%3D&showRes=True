--- v0 (2025-12-08)
+++ v1 (2026-05-03)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23f9e4f72004344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d084bb2864c54bbbaaee0e9ba7bb2808.psmdcp" Id="R9688d772f4724063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77aad778e5274d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f471fef9b5a471e94754694ffe13d7a.psmdcp" Id="R29bd5961decb42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="projects" sheetId="2" r:id="rId2"/>
+    <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="308">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Address</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Project proposal number</x:t>
   </x:si>
   <x:si>
     <x:t>Project Name</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
@@ -183,72 +183,72 @@
   <x:si>
     <x:t>Garmen,Gotse Delchev,Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.066-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Entrepreneurship Support in the territory of LAG - Gotse Delchev - Garmen - Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>177584615 Borislav Milanov Poriazov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovo, 2904, УЛ.СТЕФАН СТАМБОЛОВ №11</x:t>
   </x:si>
   <x:si>
     <x:t>Borovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.414-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of equipment for the agricultural holding of the agricultural producer Borislav Milanov Poryazov "</x:t>
   </x:si>
   <x:si>
+    <x:t>202411276 VIA  CONSTRUCTION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, ул. Даскал Господин, номер 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.414-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Purchase of equipment for the farm of VIA CONSTRUCTION  Ltd"</x:t>
+  </x:si>
+  <x:si>
     <x:t>202411276 VIA CONSTRUCTION LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, УЛ. ДАСКАЛ ГОСПОДИН 14</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.025-0010</x:t>
   </x:si>
   <x:si>
     <x:t>PURCHASE OF EQUIPMENT FOR CERTAIN BOVINE CROPSFER</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>"Purchase of equipment for the farm of VIA CONSTRUCTION  Ltd"</x:t>
   </x:si>
   <x:si>
     <x:t>811200024 GAMA - KOMERS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. Христо Силянов № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.023-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing production capacity and enhancing the export potential of Gama-Commerce Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>177667648 Georgi Kostadinov Lazarov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Koprivlen, 2921, с. Копривлен, общ. Хаджидимово, ул. Яне Сандански №4</x:t>
   </x:si>
   <x:si>
     <x:t>Koprivlen</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.414-0006</x:t>
   </x:si>
@@ -359,72 +359,72 @@
   <x:si>
     <x:t>Improving of the professional qualification and the digital competences of the employees in "ECODIN EOOD"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ognyanovo, 2942, с. Огняново</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.041-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Training of employees in RNJ GROUP LTD and creation of an educational dijital company system for furniture specialists</x:t>
   </x:si>
   <x:si>
     <x:t>203753642 ET ZP IVAN PANCHEV</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Musomishta, 2920, ул "Цар Самуил" No 5</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.039-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Modular milk processing facility</x:t>
   </x:si>
   <x:si>
+    <x:t>202107597 ET "YOANA STOEVA"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Ognyanovo, 2942, с. Огняново, ул. "Кирил и Методий" №6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.041-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Training of employed personnel in a new creative new profession, an upgrade of a basic economic activity of "Joana Stoeva" ET and creation of an open ICT educational platform for flexible skills for employment in the area of wellness and spa tourism + exchange for recreational specialists</x:t>
+  </x:si>
+  <x:si>
     <x:t>202107597 ET ""YOANA STOEVA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ognyanovo, 2947, ул. "Кирил и Методий" 6</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.040-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Workshop for painted sweets, boutique sweets and many more delicious things</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Training of employed personnel in a new creative new profession, an upgrade of a basic economic activity of "Joana Stoeva" ET and creation of an open ICT educational platform for flexible skills for employment in the area of wellness and spa tourism + exchange for recreational specialists</x:t>
   </x:si>
   <x:si>
     <x:t>811123567 ET "MIRAJ - VILI KURTOVA"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Ognyanovo, 2942, с. Огняново, ул. "Двадесет и втора" 4</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.041-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Training for the employees in “Ognqnovo” hotel – Sole trader “Mirazh – Vili Kurtova” and the development of a digital and innovative educational system for the company with the sole purpose of employee skill development</x:t>
   </x:si>
   <x:si>
     <x:t>101646085 ET AHMED GROSHAR - 2003</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Breznitsa, 2972, ул. БАРАТА №7</x:t>
   </x:si>
   <x:si>
     <x:t>Breznitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.039-0003</x:t>
   </x:si>
@@ -609,191 +609,194 @@
     <x:t>201723472 NEAPOLIS 1 LTD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ДВАДЕСЕТ И ВТОРА, номер 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.040-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Tourist kindergarten "HORIZONT 21" for children up to 14 years of age</x:t>
   </x:si>
   <x:si>
     <x:t>000024745 Municipality of Gotse Delchev</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Царица Йоанна" № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.071-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Gotse Delchev Municipality with care for people with disabilities and disadvantaged people
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000024745 Gotse Delchev Municipality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАНА № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.021-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>„Reconstruction and rehabilitation of streets in the villages of Mosomishte and Breznitsa, Gotse Delchev Municipality“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024745 Gotse Delchev Municirality</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.024-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Useful for the community, useful to yourself.</x:t>
+  </x:si>
+  <x:si>
     <x:t>000024745 GOTSE DELCHEV MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.065-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for inclusion of people from vulnerable groups into employment in Gotse Delchev municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>000024745 Gotse Delchev Municirality</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАНА, № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a multifunctional sports ground in the village of Popovi Livadi</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 Municipality of Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул."Първа " №35</x:t>
   </x:si>
   <x:si>
-    <x:t>Debren,Ognyanovo,Dabnitsa,Ribnovo</x:t>
+    <x:t>Dabnitsa,Debren,Ognyanovo,Ribnovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and rehabilitation of streets in the villages of Ribnovo, Ognyanovo, Debren and Dabnitsa, Garmen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 GARMEN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул. "Първа" № 35</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.024-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Support for the integration of marginalized communities in the municipality of Garmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000024752 MUNICIPALITY OF GARMEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Garmen, 2960, улица "Първа" № 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Debren,Garmen</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.021-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Rehabilitation and reconstruction of streets, sidewalks and their facilities and accessories on the territory of Garmen Municipality"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.071-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support for social inclusion of people with disabilities and lonely adults in the municipality of Garmen</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.024-0003</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>000025014 HADZHIDIMOVO MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Hadzhidimovo, 2933, ул. "ДИМО ХАДЖИДИМОВ" № 46</x:t>
   </x:si>
   <x:si>
+    <x:t>BG05M9OP001-2.024-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Activating the potential of marginalized communities in the municipality of Hadjidimovo for social inclusion</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-2.071-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Active support for the dignified life of people with disabilities and special needs in Hadjidimovo municipality</x:t>
   </x:si>
   <x:si>
-    <x:t>BG05M9OP001-2.024-0001</x:t>
-[...2 lines deleted...]
-    <x:t>Activating the potential of marginalized communities in the municipality of Hadjidimovo for social inclusion</x:t>
+    <x:t>000025014 MUNICIPALITY OF HADJIDIMOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hadzhidimovo, 2933, ул. ДИМО ХАДЖИДИМОВ № 46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.408-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"Rehabilitation and reconstruction of streets, sidewalks and the facilities and accessories to them in the town of Hadjidimovo, Hadjidimovo municipality ”subproject - Peyo Yavorov Street by OT 309 to OT 314 "</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000025014 	
+MUNICIPALITY OF HADJIDIMOVO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Hadzhidimovo, 2933, ул. Димо Хаджидимов, №46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.467-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rehabilitation and reconstruction of streets, sidewalks and facilities and their accessories in the town of Hadjidimovo, Hadjidimovo municipality, subproject „Otets Paisiy“ Street from O.T.306, to OT.318,and from O.T. 317 to O.T. 271 "</x:t>
   </x:si>
   <x:si>
     <x:t>000025014 MUNICIPALITY of Hadzhidimovo</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Bulgaria, Hadzhidimovo, 2933, ул. ДИМО ХАДЖИДИМОВ № 46</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.254-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabilitation and reconstruction of streets, sidewalks and streets
 equipment and accessories to them in Hadzhidimovo, Hadjidimovo municipality -
 Ilindentsi Street</x:t>
   </x:si>
   <x:si>
-    <x:t>000025014 MUNICIPALITY OF HADJIDIMOVO</x:t>
-[...20 lines deleted...]
-  <x:si>
     <x:t>101742219 Pirin Spring</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Banichan, 2905, м. "Теплика"</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.023-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Technological renewal and automation</x:t>
   </x:si>
   <x:si>
     <x:t>205449481 PIRIN TECH</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ж.к. "Дунав" No 8, вх. В, ет. 3, ап. 9</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-1.017-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Development of innovation by Pirin Tech</x:t>
   </x:si>
   <x:si>
     <x:t>200388665 Pirin Trading Ltd.</x:t>
@@ -843,158 +846,157 @@
   <x:si>
     <x:t>BG06RDNP001-19.453-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of specialized equipment for a dental laboratory</x:t>
   </x:si>
   <x:si>
     <x:t>101694977 Edna mechta NGO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. Вихрен-12</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.580-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Passage through time</x:t>
   </x:si>
   <x:si>
     <x:t>101153637 Association "Nevrokop"</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Dolno Dryanovo, 2944, с. Долно Дряново, община Гърмен</x:t>
   </x:si>
   <x:si>
+    <x:t>Dolno Dryanovo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.580-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reservation and promotion of local customs, identity, way of life and culture by promoting culinary customs on the territory of the LAG - Gotse Delchev - Garmen - Hadjidimovo.</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG05M9OP001-1.066-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Encourage of entrepreneurship on the territory of LIG Goce Delchev - Garmen - Hadzidimovo, through training and consultancy</x:t>
   </x:si>
   <x:si>
-    <x:t>Dolno Dryanovo</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>177003063 WITH HOPE TOMORROW</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.580-0002</x:t>
   </x:si>
   <x:si>
     <x:t>To the secrets of nature and its protection</x:t>
   </x:si>
   <x:si>
     <x:t>Sevgi</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kornitsa, 2970, с. Корница, ул. Ал.Стамболийски № 8 , общ. Гоце Делчев, обл. Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>Kornitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.414-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of new agricultural machinery and equipment on the farm of Sevgi Saditin Molaali</x:t>
   </x:si>
   <x:si>
     <x:t>STOYCHO</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Banichan, 2905, с.Баничан</x:t>
   </x:si>
   <x:si>
-    <x:t>Borovo,Banichan</x:t>
+    <x:t>Banichan,Borovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.025-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of agricultural machinery</x:t>
   </x:si>
   <x:si>
     <x:t>202943254 TOP TERMO EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, БУЛАИР, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.041-0007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">
 Trainings for employees in Top Term EOOD</x:t>
   </x:si>
   <x:si>
     <x:t>TYURKYAN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Blatska, 2941, с.Блатска</x:t>
   </x:si>
   <x:si>
     <x:t>Blatska</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.025-0004</x:t>
   </x:si>
   <x:si>
     <x:t>101679637 Nikolina Chakyrdykova Foundation</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.580-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Folklore treasures from the valley of Mesta</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
-    <x:t>All amounts are in Bulgarian lev (BGN) / 1 EUR = 1,95583 BGN</x:t>
+    <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:numFmts count="3">
+  <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
-    <x:numFmt numFmtId="166" formatCode="#,##0"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1045,85 +1047,85 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="166" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="1" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1377,102 +1379,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:K80"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="5" width="42.853482" style="0" customWidth="1"/>
     <x:col min="6" max="7" width="21.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="21.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="H4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
@@ -1480,2635 +1464,2529 @@
         <x:v>9</x:v>
       </x:c>
       <x:c r="J4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="3" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="F5" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J5" s="5" t="n">
+      <x:c r="F5" s="4">
+        <x:v>64938.16</x:v>
+      </x:c>
+      <x:c r="G5" s="4">
+        <x:v>48703.62</x:v>
+      </x:c>
+      <x:c r="H5" s="4">
+        <x:v>16234.54</x:v>
+      </x:c>
+      <x:c r="I5" s="4">
+        <x:v>48703.62</x:v>
+      </x:c>
+      <x:c r="J5" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K5" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C6" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F6" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J6" s="5" t="n">
+      <x:c r="F6" s="4">
+        <x:v>45571.57</x:v>
+      </x:c>
+      <x:c r="G6" s="4">
+        <x:v>45571.57</x:v>
+      </x:c>
+      <x:c r="H6" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I6" s="4">
+        <x:v>43575.89</x:v>
+      </x:c>
+      <x:c r="J6" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K6" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B7" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F7" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J7" s="5" t="n">
+      <x:c r="F7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I7" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J7" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B8" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C8" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F8" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J8" s="5" t="n">
+      <x:c r="F8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I8" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J8" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K8" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="F9" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J9" s="5" t="n">
+      <x:c r="F9" s="4">
+        <x:v>79940.48</x:v>
+      </x:c>
+      <x:c r="G9" s="4">
+        <x:v>39970.24</x:v>
+      </x:c>
+      <x:c r="H9" s="4">
+        <x:v>39970.24</x:v>
+      </x:c>
+      <x:c r="I9" s="4">
+        <x:v>39970.24</x:v>
+      </x:c>
+      <x:c r="J9" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B10" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C10" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F10" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J10" s="5" t="n">
+      <x:c r="F10" s="4">
+        <x:v>61205.44</x:v>
+      </x:c>
+      <x:c r="G10" s="4">
+        <x:v>30602.72</x:v>
+      </x:c>
+      <x:c r="H10" s="4">
+        <x:v>30602.72</x:v>
+      </x:c>
+      <x:c r="I10" s="4">
+        <x:v>30602.72</x:v>
+      </x:c>
+      <x:c r="J10" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K10" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B11" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F11" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J11" s="5" t="n">
+      <x:c r="F11" s="4">
+        <x:v>62539.69</x:v>
+      </x:c>
+      <x:c r="G11" s="4">
+        <x:v>46306.18</x:v>
+      </x:c>
+      <x:c r="H11" s="4">
+        <x:v>16233.51</x:v>
+      </x:c>
+      <x:c r="I11" s="4">
+        <x:v>46306.17</x:v>
+      </x:c>
+      <x:c r="J11" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11">
       <x:c r="A12" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F12" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J12" s="5" t="n">
+      <x:c r="F12" s="4">
+        <x:v>23685.53</x:v>
+      </x:c>
+      <x:c r="G12" s="4">
+        <x:v>23685.53</x:v>
+      </x:c>
+      <x:c r="H12" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I12" s="4">
+        <x:v>23685.54</x:v>
+      </x:c>
+      <x:c r="J12" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K12" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B13" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="F13" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J13" s="5" t="n">
+      <x:c r="F13" s="4">
+        <x:v>67644.14</x:v>
+      </x:c>
+      <x:c r="G13" s="4">
+        <x:v>33822.07</x:v>
+      </x:c>
+      <x:c r="H13" s="4">
+        <x:v>33822.07</x:v>
+      </x:c>
+      <x:c r="I13" s="4">
+        <x:v>33822.07</x:v>
+      </x:c>
+      <x:c r="J13" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K13" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11">
       <x:c r="A14" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B14" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C14" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="F14" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>24</x:v>
+      <x:c r="F14" s="4">
+        <x:v>79966.06</x:v>
+      </x:c>
+      <x:c r="G14" s="4">
+        <x:v>39983.03</x:v>
+      </x:c>
+      <x:c r="H14" s="4">
+        <x:v>39983.03</x:v>
+      </x:c>
+      <x:c r="I14" s="4">
+        <x:v>39983.03</x:v>
+      </x:c>
+      <x:c r="J14" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="K14" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="3" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B15" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F15" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>9</x:v>
+      <x:c r="F15" s="4">
+        <x:v>79873.34</x:v>
+      </x:c>
+      <x:c r="G15" s="4">
+        <x:v>39880.77</x:v>
+      </x:c>
+      <x:c r="H15" s="4">
+        <x:v>39992.57</x:v>
+      </x:c>
+      <x:c r="I15" s="4">
+        <x:v>39880.77</x:v>
+      </x:c>
+      <x:c r="J15" s="5">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11">
       <x:c r="A16" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B16" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F16" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J16" s="5" t="n">
+      <x:c r="F16" s="4">
+        <x:v>199366.64</x:v>
+      </x:c>
+      <x:c r="G16" s="4">
+        <x:v>179429.98</x:v>
+      </x:c>
+      <x:c r="H16" s="4">
+        <x:v>19936.66</x:v>
+      </x:c>
+      <x:c r="I16" s="4">
+        <x:v>179402.38</x:v>
+      </x:c>
+      <x:c r="J16" s="5">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K16" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B17" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F17" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J17" s="5" t="n">
+      <x:c r="F17" s="4">
+        <x:v>44139.84</x:v>
+      </x:c>
+      <x:c r="G17" s="4">
+        <x:v>22069.93</x:v>
+      </x:c>
+      <x:c r="H17" s="4">
+        <x:v>22069.91</x:v>
+      </x:c>
+      <x:c r="I17" s="4">
+        <x:v>22069.91</x:v>
+      </x:c>
+      <x:c r="J17" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K17" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11">
       <x:c r="A18" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B18" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F18" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J18" s="5" t="n">
+      <x:c r="F18" s="4">
+        <x:v>15811.71</x:v>
+      </x:c>
+      <x:c r="G18" s="4">
+        <x:v>15811.71</x:v>
+      </x:c>
+      <x:c r="H18" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I18" s="4">
+        <x:v>15811.7</x:v>
+      </x:c>
+      <x:c r="J18" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K18" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B19" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F19" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J19" s="5" t="n">
+      <x:c r="F19" s="4">
+        <x:v>64882.94</x:v>
+      </x:c>
+      <x:c r="G19" s="4">
+        <x:v>48662.2</x:v>
+      </x:c>
+      <x:c r="H19" s="4">
+        <x:v>16220.74</x:v>
+      </x:c>
+      <x:c r="I19" s="4">
+        <x:v>48662.2</x:v>
+      </x:c>
+      <x:c r="J19" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K19" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11">
       <x:c r="A20" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B20" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D20" s="3" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E20" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F20" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J20" s="5" t="n">
+      <x:c r="F20" s="4">
+        <x:v>20050.33</x:v>
+      </x:c>
+      <x:c r="G20" s="4">
+        <x:v>20050.33</x:v>
+      </x:c>
+      <x:c r="H20" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I20" s="4">
+        <x:v>19909.71</x:v>
+      </x:c>
+      <x:c r="J20" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K20" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B21" s="3" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="3" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F21" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J21" s="5" t="n">
+      <x:c r="F21" s="4">
+        <x:v>199843.52</x:v>
+      </x:c>
+      <x:c r="G21" s="4">
+        <x:v>179859.18</x:v>
+      </x:c>
+      <x:c r="H21" s="4">
+        <x:v>19984.34</x:v>
+      </x:c>
+      <x:c r="I21" s="4">
+        <x:v>178905.73</x:v>
+      </x:c>
+      <x:c r="J21" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K21" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11">
       <x:c r="A22" s="3" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B22" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F22" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J22" s="5" t="n">
+      <x:c r="F22" s="4">
+        <x:v>166770.63</x:v>
+      </x:c>
+      <x:c r="G22" s="4">
+        <x:v>150093.56</x:v>
+      </x:c>
+      <x:c r="H22" s="4">
+        <x:v>16677.07</x:v>
+      </x:c>
+      <x:c r="I22" s="4">
+        <x:v>150047.55</x:v>
+      </x:c>
+      <x:c r="J22" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K22" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F23" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J23" s="5" t="n">
+      <x:c r="F23" s="4">
+        <x:v>88888.09</x:v>
+      </x:c>
+      <x:c r="G23" s="4">
+        <x:v>79999.28</x:v>
+      </x:c>
+      <x:c r="H23" s="4">
+        <x:v>8888.81</x:v>
+      </x:c>
+      <x:c r="I23" s="4">
+        <x:v>79999.28</x:v>
+      </x:c>
+      <x:c r="J23" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K23" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11">
       <x:c r="A24" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F24" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J24" s="5" t="n">
+      <x:c r="F24" s="4">
+        <x:v>64799.49</x:v>
+      </x:c>
+      <x:c r="G24" s="4">
+        <x:v>48599.62</x:v>
+      </x:c>
+      <x:c r="H24" s="4">
+        <x:v>16199.87</x:v>
+      </x:c>
+      <x:c r="I24" s="4">
+        <x:v>48599.62</x:v>
+      </x:c>
+      <x:c r="J24" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="K24" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="3" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F25" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J25" s="5" t="n">
+      <x:c r="F25" s="4">
+        <x:v>19914.82</x:v>
+      </x:c>
+      <x:c r="G25" s="4">
+        <x:v>19914.82</x:v>
+      </x:c>
+      <x:c r="H25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I25" s="4">
+        <x:v>19914.82</x:v>
+      </x:c>
+      <x:c r="J25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K25" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11">
       <x:c r="A26" s="3" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F26" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J26" s="5" t="n">
+      <x:c r="F26" s="4">
+        <x:v>23929.29</x:v>
+      </x:c>
+      <x:c r="G26" s="4">
+        <x:v>23929.29</x:v>
+      </x:c>
+      <x:c r="H26" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I26" s="4">
+        <x:v>23929.3</x:v>
+      </x:c>
+      <x:c r="J26" s="5">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K26" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F27" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J27" s="5" t="n">
+      <x:c r="F27" s="4">
+        <x:v>80564.26</x:v>
+      </x:c>
+      <x:c r="G27" s="4">
+        <x:v>40282.13</x:v>
+      </x:c>
+      <x:c r="H27" s="4">
+        <x:v>40282.13</x:v>
+      </x:c>
+      <x:c r="I27" s="4">
+        <x:v>40282.13</x:v>
+      </x:c>
+      <x:c r="J27" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11">
       <x:c r="A28" s="3" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F28" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>16</x:v>
+      <x:c r="F28" s="4">
+        <x:v>22831.93</x:v>
+      </x:c>
+      <x:c r="G28" s="4">
+        <x:v>22831.93</x:v>
+      </x:c>
+      <x:c r="H28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I28" s="4">
+        <x:v>22831.92</x:v>
+      </x:c>
+      <x:c r="J28" s="5">
+        <x:v>9</x:v>
       </x:c>
       <x:c r="K28" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F29" s="4" t="n">
-[...12 lines deleted...]
-        <x:v>9</x:v>
+      <x:c r="F29" s="4">
+        <x:v>36488.06</x:v>
+      </x:c>
+      <x:c r="G29" s="4">
+        <x:v>36488.06</x:v>
+      </x:c>
+      <x:c r="H29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I29" s="4">
+        <x:v>35978.63</x:v>
+      </x:c>
+      <x:c r="J29" s="5">
+        <x:v>16</x:v>
       </x:c>
       <x:c r="K29" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11">
       <x:c r="A30" s="3" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="F30" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J30" s="5" t="n">
+      <x:c r="F30" s="4">
+        <x:v>40107.61</x:v>
+      </x:c>
+      <x:c r="G30" s="4">
+        <x:v>40107.61</x:v>
+      </x:c>
+      <x:c r="H30" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I30" s="4">
+        <x:v>39713.92</x:v>
+      </x:c>
+      <x:c r="J30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K30" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="3" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F31" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J31" s="5" t="n">
+      <x:c r="F31" s="4">
+        <x:v>99997.9</x:v>
+      </x:c>
+      <x:c r="G31" s="4">
+        <x:v>49998.95</x:v>
+      </x:c>
+      <x:c r="H31" s="4">
+        <x:v>49998.95</x:v>
+      </x:c>
+      <x:c r="I31" s="4">
+        <x:v>47190.14</x:v>
+      </x:c>
+      <x:c r="J31" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K31" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11">
       <x:c r="A32" s="3" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F32" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J32" s="5" t="n">
+      <x:c r="F32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I32" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J32" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K32" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F33" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J33" s="5" t="n">
+      <x:c r="F33" s="4">
+        <x:v>51457.48</x:v>
+      </x:c>
+      <x:c r="G33" s="4">
+        <x:v>38593.11</x:v>
+      </x:c>
+      <x:c r="H33" s="4">
+        <x:v>12864.37</x:v>
+      </x:c>
+      <x:c r="I33" s="4">
+        <x:v>38593.11</x:v>
+      </x:c>
+      <x:c r="J33" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K33" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11">
       <x:c r="A34" s="3" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F34" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J34" s="5" t="n">
+      <x:c r="F34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I34" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K34" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F35" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J35" s="5" t="n">
+      <x:c r="F35" s="4">
+        <x:v>179754.36</x:v>
+      </x:c>
+      <x:c r="G35" s="4">
+        <x:v>161778.93</x:v>
+      </x:c>
+      <x:c r="H35" s="4">
+        <x:v>17975.43</x:v>
+      </x:c>
+      <x:c r="I35" s="4">
+        <x:v>158515.7</x:v>
+      </x:c>
+      <x:c r="J35" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K35" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11">
       <x:c r="A36" s="3" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F36" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J36" s="5" t="n">
+      <x:c r="F36" s="4">
+        <x:v>199914.16</x:v>
+      </x:c>
+      <x:c r="G36" s="4">
+        <x:v>122487.41</x:v>
+      </x:c>
+      <x:c r="H36" s="4">
+        <x:v>77426.75</x:v>
+      </x:c>
+      <x:c r="I36" s="4">
+        <x:v>122456.07</x:v>
+      </x:c>
+      <x:c r="J36" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K36" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F37" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J37" s="5" t="n">
+      <x:c r="F37" s="4">
+        <x:v>79966.05</x:v>
+      </x:c>
+      <x:c r="G37" s="4">
+        <x:v>39983.02</x:v>
+      </x:c>
+      <x:c r="H37" s="4">
+        <x:v>39983.03</x:v>
+      </x:c>
+      <x:c r="I37" s="4">
+        <x:v>39983.03</x:v>
+      </x:c>
+      <x:c r="J37" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K37" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11">
       <x:c r="A38" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F38" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J38" s="5" t="n">
+      <x:c r="F38" s="4">
+        <x:v>79245.96</x:v>
+      </x:c>
+      <x:c r="G38" s="4">
+        <x:v>71321.37</x:v>
+      </x:c>
+      <x:c r="H38" s="4">
+        <x:v>7924.59</x:v>
+      </x:c>
+      <x:c r="I38" s="4">
+        <x:v>71321.39</x:v>
+      </x:c>
+      <x:c r="J38" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K38" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F39" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J39" s="5" t="n">
+      <x:c r="F39" s="4">
+        <x:v>64852.27</x:v>
+      </x:c>
+      <x:c r="G39" s="4">
+        <x:v>48639.2</x:v>
+      </x:c>
+      <x:c r="H39" s="4">
+        <x:v>16213.07</x:v>
+      </x:c>
+      <x:c r="I39" s="4">
+        <x:v>48639.19</x:v>
+      </x:c>
+      <x:c r="J39" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K39" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:11">
       <x:c r="A40" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F40" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J40" s="5" t="n">
+      <x:c r="F40" s="4">
+        <x:v>60118.28</x:v>
+      </x:c>
+      <x:c r="G40" s="4">
+        <x:v>45088.71</x:v>
+      </x:c>
+      <x:c r="H40" s="4">
+        <x:v>15029.57</x:v>
+      </x:c>
+      <x:c r="I40" s="4">
+        <x:v>44816.08</x:v>
+      </x:c>
+      <x:c r="J40" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K40" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:11">
       <x:c r="A41" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F41" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J41" s="5" t="n">
+      <x:c r="F41" s="4">
+        <x:v>96331.36</x:v>
+      </x:c>
+      <x:c r="G41" s="4">
+        <x:v>48165.69</x:v>
+      </x:c>
+      <x:c r="H41" s="4">
+        <x:v>48165.67</x:v>
+      </x:c>
+      <x:c r="I41" s="4">
+        <x:v>48165.69</x:v>
+      </x:c>
+      <x:c r="J41" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K41" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:11">
       <x:c r="A42" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F42" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J42" s="5" t="n">
+      <x:c r="F42" s="4">
+        <x:v>199178.36</x:v>
+      </x:c>
+      <x:c r="G42" s="4">
+        <x:v>179260.52</x:v>
+      </x:c>
+      <x:c r="H42" s="4">
+        <x:v>19917.84</x:v>
+      </x:c>
+      <x:c r="I42" s="4">
+        <x:v>179064.49</x:v>
+      </x:c>
+      <x:c r="J42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K42" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:11">
       <x:c r="A43" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F43" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J43" s="5" t="n">
+      <x:c r="F43" s="4">
+        <x:v>10200.28</x:v>
+      </x:c>
+      <x:c r="G43" s="4">
+        <x:v>10200.28</x:v>
+      </x:c>
+      <x:c r="H43" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I43" s="4">
+        <x:v>10200.27</x:v>
+      </x:c>
+      <x:c r="J43" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K43" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:11">
       <x:c r="A44" s="3" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F44" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J44" s="5" t="n">
+      <x:c r="F44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I44" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K44" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:11">
       <x:c r="A45" s="3" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F45" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J45" s="5" t="n">
+      <x:c r="F45" s="4">
+        <x:v>30103.37</x:v>
+      </x:c>
+      <x:c r="G45" s="4">
+        <x:v>30103.37</x:v>
+      </x:c>
+      <x:c r="H45" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I45" s="4">
+        <x:v>30103.36</x:v>
+      </x:c>
+      <x:c r="J45" s="5">
         <x:v>17</x:v>
       </x:c>
       <x:c r="K45" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:11">
       <x:c r="A46" s="3" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F46" s="4" t="n">
-[...11 lines deleted...]
-      <x:c r="J46" s="5" t="n">
+      <x:c r="F46" s="4">
+        <x:v>49999.99</x:v>
+      </x:c>
+      <x:c r="G46" s="4">
+        <x:v>49999.99</x:v>
+      </x:c>
+      <x:c r="H46" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I46" s="4">
+        <x:v>49986.05</x:v>
+      </x:c>
+      <x:c r="J46" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K46" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:11">
       <x:c r="A47" s="3" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>14</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>200</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F47" s="4">
+        <x:v>190969.85</x:v>
+      </x:c>
+      <x:c r="G47" s="4">
+        <x:v>190969.85</x:v>
+      </x:c>
+      <x:c r="H47" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I47" s="4">
+        <x:v>190969.83</x:v>
+      </x:c>
+      <x:c r="J47" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K47" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:11">
       <x:c r="A48" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>203</x:v>
-[...13 lines deleted...]
-      <x:c r="J48" s="5" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F48" s="4">
+        <x:v>49994.31</x:v>
+      </x:c>
+      <x:c r="G48" s="4">
+        <x:v>49994.31</x:v>
+      </x:c>
+      <x:c r="H48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I48" s="4">
+        <x:v>49984.26</x:v>
+      </x:c>
+      <x:c r="J48" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K48" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:11">
       <x:c r="A49" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="C49" s="3" t="s"/>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>207</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F49" s="4">
+        <x:v>49999.94</x:v>
+      </x:c>
+      <x:c r="G49" s="4">
+        <x:v>49999.94</x:v>
+      </x:c>
+      <x:c r="H49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I49" s="4">
+        <x:v>49999.95</x:v>
+      </x:c>
+      <x:c r="J49" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K49" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:11">
       <x:c r="A50" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
-        <x:v>210</x:v>
-[...13 lines deleted...]
-      <x:c r="J50" s="5" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F50" s="4">
+        <x:v>138789.82</x:v>
+      </x:c>
+      <x:c r="G50" s="4">
+        <x:v>138789.82</x:v>
+      </x:c>
+      <x:c r="H50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I50" s="4">
+        <x:v>138789.82</x:v>
+      </x:c>
+      <x:c r="J50" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K50" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:11">
       <x:c r="A51" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
-        <x:v>215</x:v>
-[...13 lines deleted...]
-      <x:c r="J51" s="5" t="n">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F51" s="4">
+        <x:v>126704.5</x:v>
+      </x:c>
+      <x:c r="G51" s="4">
+        <x:v>126704.5</x:v>
+      </x:c>
+      <x:c r="H51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I51" s="4">
+        <x:v>126613.97</x:v>
+      </x:c>
+      <x:c r="J51" s="5">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:11">
       <x:c r="A52" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
-        <x:v>219</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F52" s="4">
+        <x:v>49667.31</x:v>
+      </x:c>
+      <x:c r="G52" s="4">
+        <x:v>49667.31</x:v>
+      </x:c>
+      <x:c r="H52" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I52" s="4">
+        <x:v>49667.31</x:v>
+      </x:c>
+      <x:c r="J52" s="5">
+        <x:v>10</x:v>
       </x:c>
       <x:c r="K52" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:11">
       <x:c r="A53" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
-        <x:v>221</x:v>
-[...14 lines deleted...]
-        <x:v>10</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F53" s="4">
+        <x:v>194814.55</x:v>
+      </x:c>
+      <x:c r="G53" s="4">
+        <x:v>194814.55</x:v>
+      </x:c>
+      <x:c r="H53" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I53" s="4">
+        <x:v>194814.56</x:v>
+      </x:c>
+      <x:c r="J53" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K53" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:11">
       <x:c r="A54" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
-        <x:v>226</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F54" s="4">
+        <x:v>49999.99</x:v>
+      </x:c>
+      <x:c r="G54" s="4">
+        <x:v>49999.99</x:v>
+      </x:c>
+      <x:c r="H54" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I54" s="4">
+        <x:v>49305.4</x:v>
+      </x:c>
+      <x:c r="J54" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K54" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:11">
       <x:c r="A55" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
-        <x:v>230</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F55" s="4">
+        <x:v>49885.46</x:v>
+      </x:c>
+      <x:c r="G55" s="4">
+        <x:v>49885.46</x:v>
+      </x:c>
+      <x:c r="H55" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I55" s="4">
+        <x:v>49660.49</x:v>
+      </x:c>
+      <x:c r="J55" s="5">
+        <x:v>14</x:v>
       </x:c>
       <x:c r="K55" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:11">
       <x:c r="A56" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
-        <x:v>232</x:v>
-[...14 lines deleted...]
-        <x:v>14</x:v>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F56" s="4">
+        <x:v>49999.94</x:v>
+      </x:c>
+      <x:c r="G56" s="4">
+        <x:v>49999.94</x:v>
+      </x:c>
+      <x:c r="H56" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I56" s="4">
+        <x:v>49999.94</x:v>
+      </x:c>
+      <x:c r="J56" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K56" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:11">
       <x:c r="A57" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>236</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F57" s="4">
+        <x:v>42098</x:v>
+      </x:c>
+      <x:c r="G57" s="4">
+        <x:v>42098</x:v>
+      </x:c>
+      <x:c r="H57" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I57" s="4">
+        <x:v>42098</x:v>
+      </x:c>
+      <x:c r="J57" s="5">
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K57" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:11">
       <x:c r="A58" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
-        <x:v>239</x:v>
-[...14 lines deleted...]
-        <x:v>30</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="F58" s="4">
+        <x:v>133403.21</x:v>
+      </x:c>
+      <x:c r="G58" s="4">
+        <x:v>133403.21</x:v>
+      </x:c>
+      <x:c r="H58" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I58" s="4">
+        <x:v>133403.21</x:v>
+      </x:c>
+      <x:c r="J58" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K58" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:11">
       <x:c r="A59" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
-        <x:v>243</x:v>
-[...13 lines deleted...]
-      <x:c r="J59" s="5" t="n">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F59" s="4">
+        <x:v>128834.87</x:v>
+      </x:c>
+      <x:c r="G59" s="4">
+        <x:v>128834.87</x:v>
+      </x:c>
+      <x:c r="H59" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I59" s="4">
+        <x:v>123171.94</x:v>
+      </x:c>
+      <x:c r="J59" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K59" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:11">
       <x:c r="A60" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
-        <x:v>247</x:v>
-[...13 lines deleted...]
-      <x:c r="J60" s="5" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F60" s="4">
+        <x:v>108463.31</x:v>
+      </x:c>
+      <x:c r="G60" s="4">
+        <x:v>97616.97</x:v>
+      </x:c>
+      <x:c r="H60" s="4">
+        <x:v>10846.34</x:v>
+      </x:c>
+      <x:c r="I60" s="4">
+        <x:v>97489.73</x:v>
+      </x:c>
+      <x:c r="J60" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K60" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:11">
       <x:c r="A61" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
-        <x:v>251</x:v>
-[...13 lines deleted...]
-      <x:c r="J61" s="5" t="n">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H61" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I61" s="4">
+        <x:v>98399.82</x:v>
+      </x:c>
+      <x:c r="J61" s="5">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K61" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:11">
       <x:c r="A62" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
-        <x:v>255</x:v>
-[...13 lines deleted...]
-      <x:c r="J62" s="5" t="n">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F62" s="4">
+        <x:v>197671.46</x:v>
+      </x:c>
+      <x:c r="G62" s="4">
+        <x:v>177904.31</x:v>
+      </x:c>
+      <x:c r="H62" s="4">
+        <x:v>19767.15</x:v>
+      </x:c>
+      <x:c r="I62" s="4">
+        <x:v>177617.05</x:v>
+      </x:c>
+      <x:c r="J62" s="5">
         <x:v>11</x:v>
       </x:c>
       <x:c r="K62" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:11">
       <x:c r="A63" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
-        <x:v>259</x:v>
-[...13 lines deleted...]
-      <x:c r="J63" s="5" t="n">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F63" s="4">
+        <x:v>36794.7</x:v>
+      </x:c>
+      <x:c r="G63" s="4">
+        <x:v>36794.7</x:v>
+      </x:c>
+      <x:c r="H63" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I63" s="4">
+        <x:v>35313.66</x:v>
+      </x:c>
+      <x:c r="J63" s="5">
         <x:v>16</x:v>
       </x:c>
       <x:c r="K63" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:11">
       <x:c r="A64" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
-        <x:v>264</x:v>
-[...13 lines deleted...]
-      <x:c r="J64" s="5" t="n">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F64" s="4">
+        <x:v>14967.73</x:v>
+      </x:c>
+      <x:c r="G64" s="4">
+        <x:v>14967.73</x:v>
+      </x:c>
+      <x:c r="H64" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I64" s="4">
+        <x:v>14967.74</x:v>
+      </x:c>
+      <x:c r="J64" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K64" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:11">
       <x:c r="A65" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
-        <x:v>268</x:v>
-[...13 lines deleted...]
-      <x:c r="J65" s="5" t="n">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F65" s="4">
+        <x:v>63639.97</x:v>
+      </x:c>
+      <x:c r="G65" s="4">
+        <x:v>47409.21</x:v>
+      </x:c>
+      <x:c r="H65" s="4">
+        <x:v>16230.76</x:v>
+      </x:c>
+      <x:c r="I65" s="4">
+        <x:v>47409.22</x:v>
+      </x:c>
+      <x:c r="J65" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="K65" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11">
       <x:c r="A66" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
-        <x:v>272</x:v>
-[...13 lines deleted...]
-      <x:c r="J66" s="5" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F66" s="4">
+        <x:v>14995.17</x:v>
+      </x:c>
+      <x:c r="G66" s="4">
+        <x:v>14995.17</x:v>
+      </x:c>
+      <x:c r="H66" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I66" s="4">
+        <x:v>14995.17</x:v>
+      </x:c>
+      <x:c r="J66" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="K66" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11">
       <x:c r="A67" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>276</x:v>
-[...14 lines deleted...]
-        <x:v>12</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F67" s="4">
+        <x:v>14996.2</x:v>
+      </x:c>
+      <x:c r="G67" s="4">
+        <x:v>14996.2</x:v>
+      </x:c>
+      <x:c r="H67" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I67" s="4">
+        <x:v>14996.19</x:v>
+      </x:c>
+      <x:c r="J67" s="5">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="3" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11">
       <x:c r="A68" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
-        <x:v>279</x:v>
-[...14 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F68" s="4">
+        <x:v>20269.41</x:v>
+      </x:c>
+      <x:c r="G68" s="4">
+        <x:v>20269.41</x:v>
+      </x:c>
+      <x:c r="H68" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I68" s="4">
+        <x:v>20245.15</x:v>
+      </x:c>
+      <x:c r="J68" s="5">
+        <x:v>12</x:v>
       </x:c>
       <x:c r="K68" s="3" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11">
       <x:c r="A69" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
-        <x:v>282</x:v>
-[...13 lines deleted...]
-      <x:c r="J69" s="5" t="n">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F69" s="4">
+        <x:v>14910.3</x:v>
+      </x:c>
+      <x:c r="G69" s="4">
+        <x:v>14910.3</x:v>
+      </x:c>
+      <x:c r="H69" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I69" s="4">
+        <x:v>14910.29</x:v>
+      </x:c>
+      <x:c r="J69" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K69" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11">
       <x:c r="A70" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
-        <x:v>287</x:v>
-[...13 lines deleted...]
-      <x:c r="J70" s="5" t="n">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F70" s="4">
+        <x:v>76080.22</x:v>
+      </x:c>
+      <x:c r="G70" s="4">
+        <x:v>45648.13</x:v>
+      </x:c>
+      <x:c r="H70" s="4">
+        <x:v>30432.09</x:v>
+      </x:c>
+      <x:c r="I70" s="4">
+        <x:v>45648.14</x:v>
+      </x:c>
+      <x:c r="J70" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K70" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11">
       <x:c r="A71" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
-        <x:v>292</x:v>
-[...13 lines deleted...]
-      <x:c r="J71" s="5" t="n">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F71" s="4">
+        <x:v>72867.58</x:v>
+      </x:c>
+      <x:c r="G71" s="4">
+        <x:v>36433.77</x:v>
+      </x:c>
+      <x:c r="H71" s="4">
+        <x:v>36433.81</x:v>
+      </x:c>
+      <x:c r="I71" s="4">
+        <x:v>36433.78</x:v>
+      </x:c>
+      <x:c r="J71" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K71" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11">
       <x:c r="A72" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
-        <x:v>296</x:v>
-[...13 lines deleted...]
-      <x:c r="J72" s="5" t="n">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F72" s="4">
+        <x:v>12485.75</x:v>
+      </x:c>
+      <x:c r="G72" s="4">
+        <x:v>12485.75</x:v>
+      </x:c>
+      <x:c r="H72" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I72" s="4">
+        <x:v>12485.75</x:v>
+      </x:c>
+      <x:c r="J72" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K72" s="3" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11">
       <x:c r="A73" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>292</x:v>
-[...13 lines deleted...]
-      <x:c r="J73" s="5" t="n">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F73" s="4">
+        <x:v>70035</x:v>
+      </x:c>
+      <x:c r="G73" s="4">
+        <x:v>35017.5</x:v>
+      </x:c>
+      <x:c r="H73" s="4">
+        <x:v>35017.5</x:v>
+      </x:c>
+      <x:c r="I73" s="4">
+        <x:v>35016.96</x:v>
+      </x:c>
+      <x:c r="J73" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K73" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11">
       <x:c r="A74" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
-        <x:v>303</x:v>
-[...13 lines deleted...]
-      <x:c r="J74" s="5" t="n">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F74" s="4">
+        <x:v>14970.62</x:v>
+      </x:c>
+      <x:c r="G74" s="4">
+        <x:v>14970.62</x:v>
+      </x:c>
+      <x:c r="H74" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="I74" s="4">
+        <x:v>14970.63</x:v>
+      </x:c>
+      <x:c r="J74" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K74" s="3" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
-    <x:row r="75" spans="1:11" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="75" spans="1:11" ht="15" customHeight="1"/>
     <x:row r="76" spans="1:11">
       <x:c r="A76" s="0" t="s">
-        <x:v>304</x:v>
-[...26 lines deleted...]
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11">
       <x:c r="A77" s="0" t="s">
-        <x:v>305</x:v>
-[...26 lines deleted...]
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11">
       <x:c r="A78" s="0" t="s">
-        <x:v>306</x:v>
-[...26 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11">
       <x:c r="A79" s="0" t="s">
-        <x:v>307</x:v>
-[...26 lines deleted...]
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="8">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A75:J75"/>
     <x:mergeCell ref="A76:J76"/>
     <x:mergeCell ref="A77:J77"/>
     <x:mergeCell ref="A78:J78"/>
     <x:mergeCell ref="A79:J79"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>projects</vt:lpstr>
+      <vt:lpstr>projects!Print_Area</vt:lpstr>
+      <vt:lpstr>projects!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>