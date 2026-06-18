--- v1 (2026-05-03)
+++ v2 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77aad778e5274d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f471fef9b5a471e94754694ffe13d7a.psmdcp" Id="R29bd5961decb42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5356af92b6364c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2beee1ecb2f5472b8ab327ce1dc99839.psmdcp" Id="R7240904408cb4101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>
@@ -159,51 +159,51 @@
   <x:si>
     <x:t>BG06RDNP001-19.025-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Increasing the competitiveness of Agro Nestum Koop EOOD.</x:t>
   </x:si>
   <x:si>
     <x:t>205789605 AGPSMPOB ''DDD" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. "Бяло море", номер 2, вx. А</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.297-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Purchase of innovative medical equipment for a modern, complex approach to screening and treatment of patients from AGPSMPOB "DDD" Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>101159444 Business Incubator - Gotse Delchev, Enterpreneurship Promotion Centre</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул.СКОПИЕ № 4</x:t>
   </x:si>
   <x:si>
-    <x:t>Garmen,Gotse Delchev,Hadzhidimovo</x:t>
+    <x:t>Gotse Delchev,Garmen,Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.066-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Entrepreneurship Support in the territory of LAG - Gotse Delchev - Garmen - Hadzhidimovo</x:t>
   </x:si>
   <x:si>
     <x:t>177584615 Borislav Milanov Poriazov</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Borovo, 2904, УЛ.СТЕФАН СТАМБОЛОВ №11</x:t>
   </x:si>
   <x:si>
     <x:t>Borovo</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.414-0003</x:t>
   </x:si>
   <x:si>
     <x:t>"Purchase of equipment for the agricultural holding of the agricultural producer Borislav Milanov Poryazov "</x:t>
   </x:si>
   <x:si>
     <x:t>202411276 VIA  CONSTRUCTION</x:t>
   </x:si>
@@ -657,51 +657,51 @@
   <x:si>
     <x:t>000024745 GOTSE DELCHEV MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.065-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Support for inclusion of people from vulnerable groups into employment in Gotse Delchev municipality</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Gotse Delchev, 2900, ул. ЦАРИЦА ЙОАНА, № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Construction of a multifunctional sports ground in the village of Popovi Livadi</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 Municipality of Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул."Първа " №35</x:t>
   </x:si>
   <x:si>
-    <x:t>Dabnitsa,Debren,Ognyanovo,Ribnovo</x:t>
+    <x:t>Ribnovo,Ognyanovo,Debren,Dabnitsa</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.467-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction and rehabilitation of streets in the villages of Ribnovo, Ognyanovo, Debren and Dabnitsa, Garmen municipality</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 GARMEN MUNICIPALITY</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, ул. "Първа" № 35</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-2.024-0003</x:t>
   </x:si>
   <x:si>
     <x:t>Support for the integration of marginalized communities in the municipality of Garmen</x:t>
   </x:si>
   <x:si>
     <x:t>000024752 MUNICIPALITY OF GARMEN</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Garmen, 2960, улица "Първа" № 35</x:t>
   </x:si>