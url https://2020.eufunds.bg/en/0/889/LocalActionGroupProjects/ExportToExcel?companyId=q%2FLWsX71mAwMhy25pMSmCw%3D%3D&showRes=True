--- v2 (2026-06-18)
+++ v3 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5356af92b6364c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2beee1ecb2f5472b8ab327ce1dc99839.psmdcp" Id="R7240904408cb4101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e968ff99c74ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cda8aa4da164de6ad087f04eb9735ae.psmdcp" Id="R98f52b988bb64aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Projects</x:t>
   </x:si>
   <x:si>
     <x:t>Beneficiary</x:t>
   </x:si>
   <x:si>