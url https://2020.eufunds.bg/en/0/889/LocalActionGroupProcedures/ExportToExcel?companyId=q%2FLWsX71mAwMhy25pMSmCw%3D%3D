--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,204 +1,204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab908ac6fd0d49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60f1a797a29f4509b1881e0e81da10ed.psmdcp" Id="R1c4285001c994e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f5e574695f4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da9609c26a3e42a391acc5d4294caefe.psmdcp" Id="R12508992d9d64570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-1.017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo - Measure 4 "Support for the development and implementation of innovations in SMEs"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rural Development Programme</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo, Measure 2-4.2 "Support for investment in processing, marketing and / or development of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 1-4.1 "Support for investment in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 7 "Preservation and Promotion of Local Identity, Cultural, Historical and Natural Heritage"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 9 "Support for the development of entrepreneurial ideas on the territory of the LAG - Gotse Delchev - Garmen - Hadjidimovo"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.021</x:t>
   </x:si>
   <x:si>
     <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo, Measure 6-7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
+    <x:t>BG05M9OP001-2.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo - MEASURE 8, COMPONENT 3 "Training of vulnerable groups and measures for labor market integration"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 3-6.4 "Investments in support of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 6-7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Gotse Delchev - Garmen-Hadjidimovo - MEASURE 8, COMPONENT 2 - "Employee Training"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo -  "Technological innovation and implementation of standards in SMEs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - MEASURE 11 "Better access to sustainable services for the social inclusion of people with disabilities and the self-employed"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - Measure 5 "Technological renewal and implementation of standards in SMEs"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.025</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 1-4.1 "Support for investment in agricultural holdings"</x:t>
-[...23 lines deleted...]
-    <x:t>Human Resources Development</x:t>
+    <x:t>BG05M9OP001-2.024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 10 "Integration of Marginalized Communities"</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.040</x:t>
   </x:si>
   <x:si>
     <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - MEASURE 8, COMPONENT 1 "Training of unemployed persons"</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>BG06RDNP001-19.580</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.694</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -786,625 +786,625 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>600000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>385784.4</x:v>
+        <x:v>79999.28</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>64.3</x:v>
+        <x:v>44.44</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>385784.39</x:v>
+        <x:v>178399.1</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>64.3</x:v>
+        <x:v>99.11</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>309999.84</x:v>
+        <x:v>120000.2</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>181917.78</x:v>
+        <x:v>138446.77</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>58.68</x:v>
+        <x:v>115.37</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>181917.26</x:v>
+        <x:v>135637.96</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>58.68</x:v>
+        <x:v>113.03</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>1320000</x:v>
+        <x:v>141124.36</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>1248430.86</x:v>
+        <x:v>181493.4</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>94.58</x:v>
+        <x:v>128.61</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>1243498.7</x:v>
+        <x:v>181493.39</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>94.2</x:v>
+        <x:v>128.61</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>100000</x:v>
+        <x:v>70085.36</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>14967.73</x:v>
+        <x:v>70072.57</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>14.97</x:v>
+        <x:v>99.98</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>14967.74</x:v>
+        <x:v>70072.55</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>14.97</x:v>
+        <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>120000.2</x:v>
+        <x:v>50000.26</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>138446.77</x:v>
+        <x:v>43954.94</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>115.37</x:v>
+        <x:v>87.91</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>135637.96</x:v>
+        <x:v>43930.69</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>113.03</x:v>
+        <x:v>87.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>150000</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>148957.7</x:v>
+        <x:v>385784.4</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>99.31</x:v>
+        <x:v>64.3</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>144971.54</x:v>
+        <x:v>385784.39</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>96.65</x:v>
+        <x:v>64.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>209999.85</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>155131.44</x:v>
+        <x:v>49999.94</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>73.87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>154597.12</x:v>
+        <x:v>49999.95</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>73.62</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>150000.26</x:v>
+        <x:v>130619.72</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>149547.08</x:v>
+        <x:v>86002.32</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>99.7</x:v>
+        <x:v>65.84</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>149312.06</x:v>
+        <x:v>86002.33</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>99.54</x:v>
+        <x:v>65.84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>202547.41</x:v>
+        <x:v>42864</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>128834.87</x:v>
+        <x:v>42098</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>63.61</x:v>
+        <x:v>98.21</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>123171.94</x:v>
+        <x:v>42098</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>60.81</x:v>
+        <x:v>98.21</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>50000.26</x:v>
+        <x:v>209999.85</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>43954.94</x:v>
+        <x:v>155131.44</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>87.91</x:v>
+        <x:v>73.87</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>43930.69</x:v>
+        <x:v>154597.12</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>87.86</x:v>
+        <x:v>73.62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>50000</x:v>
+        <x:v>1320000</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>49999.94</x:v>
+        <x:v>1248430.86</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>100</x:v>
+        <x:v>94.58</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>49999.95</x:v>
+        <x:v>1243498.7</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>100</x:v>
+        <x:v>94.2</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>150000.26</x:v>
+        <x:v>419117</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>149999.92</x:v>
+        <x:v>398897.53</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>100</x:v>
+        <x:v>95.18</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>149291.39</x:v>
+        <x:v>398807</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>99.53</x:v>
+        <x:v>95.15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>180000</x:v>
+        <x:v>370000</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>79999.28</x:v>
+        <x:v>188737.71</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>44.44</x:v>
+        <x:v>51.01</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>178399.1</x:v>
+        <x:v>188465.06</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>99.11</x:v>
+        <x:v>50.94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>370000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>188737.71</x:v>
+        <x:v>14967.73</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>51.01</x:v>
+        <x:v>14.97</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>188465.06</x:v>
+        <x:v>14967.74</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>50.94</x:v>
+        <x:v>14.97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>16</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>71569.13</x:v>
+        <x:v>150000.26</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>71321.37</x:v>
+        <x:v>149999.92</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>99.65</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>71321.39</x:v>
+        <x:v>149291.39</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>99.65</x:v>
+        <x:v>99.53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>42864</x:v>
+        <x:v>202547.41</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>42098</x:v>
+        <x:v>128834.87</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>98.21</x:v>
+        <x:v>63.61</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>42098</x:v>
+        <x:v>123171.94</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>98.21</x:v>
+        <x:v>60.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>15</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>141124.36</x:v>
+        <x:v>71569.13</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>181493.4</x:v>
+        <x:v>71321.37</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>128.61</x:v>
+        <x:v>99.65</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>181493.39</x:v>
+        <x:v>71321.39</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>128.61</x:v>
+        <x:v>99.65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>130619.72</x:v>
+        <x:v>309999.84</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>86002.32</x:v>
+        <x:v>181917.78</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>65.84</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>86002.33</x:v>
+        <x:v>181917.26</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>65.84</x:v>
+        <x:v>58.68</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>419117</x:v>
+        <x:v>150000.26</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>398897.53</x:v>
+        <x:v>149547.08</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>95.18</x:v>
+        <x:v>99.7</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>398807</x:v>
+        <x:v>149312.06</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>95.15</x:v>
+        <x:v>99.54</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C25" s="7" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C25" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>70085.36</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>70072.57</x:v>
+        <x:v>148957.7</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>99.98</x:v>
+        <x:v>99.31</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>70072.55</x:v>
+        <x:v>144971.54</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>99.98</x:v>
+        <x:v>96.65</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
         <x:v>49531.19</x:v>
       </x:c>
       <x:c r="F26" s="8">
         <x:v>97261.82</x:v>
       </x:c>
       <x:c r="G26" s="8">
         <x:v>196.36</x:v>
       </x:c>
       <x:c r="H26" s="8">
         <x:v>97261.82</x:v>
       </x:c>
       <x:c r="I26" s="8">
         <x:v>196.36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>