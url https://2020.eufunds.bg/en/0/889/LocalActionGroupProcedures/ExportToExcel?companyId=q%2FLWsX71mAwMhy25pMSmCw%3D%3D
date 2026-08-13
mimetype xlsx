--- v1 (2026-06-18)
+++ v2 (2026-08-13)
@@ -1,204 +1,204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f5e574695f4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da9609c26a3e42a391acc5d4294caefe.psmdcp" Id="R12508992d9d64570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb949c9fba5754a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f3f6a19942541a4b0e0516b70e6b818.psmdcp" Id="Rdd651e709f614648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo, Measure 6-7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 1-4.1 "Support for investment in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
     <x:t>Innovations and competitiveness</x:t>
   </x:si>
   <x:si>
+    <x:t>BG16RFOP002-2.023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo -  "Technological innovation and implementation of standards in SMEs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 7 "Preservation and Promotion of Local Identity, Cultural, Historical and Natural Heritage"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo, Measure 2-4.2 "Support for investment in processing, marketing and / or development of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - MEASURE 8, COMPONENT 1 "Training of unemployed persons"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Gotse Delchev - Garmen-Hadjidimovo - MEASURE 8, COMPONENT 2 - "Employee Training"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 10 "Integration of Marginalized Communities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 6-7.2 "Investments in the creation, improvement or expansion of all types of small-scale infrastructure"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 9 "Support for the development of entrepreneurial ideas on the territory of the LAG - Gotse Delchev - Garmen - Hadjidimovo"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo - MEASURE 8, COMPONENT 3 "Training of vulnerable groups and measures for labor market integration"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - MEASURE 11 "Better access to sustainable services for the social inclusion of people with disabilities and the self-employed"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG16RFOP002-1.017</x:t>
   </x:si>
   <x:si>
     <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo - Measure 4 "Support for the development and implementation of innovations in SMEs"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...8 lines deleted...]
-    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo, Measure 2-4.2 "Support for investment in processing, marketing and / or development of agricultural products"</x:t>
+    <x:t>BG06RDNP001-19.297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 3-6.4 "Investments in support of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - Measure 5 "Technological renewal and implementation of standards in SMEs"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.408</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.414</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG - Gotse Delchev - Garmen - Hadjidimovo, Measure 1-4.1 "Support for investment in agricultural holdings"</x:t>
+    <x:t>BG06RDNP001-19.453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.467</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.580</x:t>
-  </x:si>
-[...85 lines deleted...]
-    <x:t>LAG - Gotse Delchev - Garmen - Hadzhidimovo - MEASURE 8, COMPONENT 1 "Training of unemployed persons"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.694</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -786,625 +786,625 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>180000</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>79999.28</x:v>
+        <x:v>385784.4</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>44.44</x:v>
+        <x:v>64.3</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>178399.1</x:v>
+        <x:v>385784.39</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>99.11</x:v>
+        <x:v>64.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B7" s="7" t="s">
+      <x:c r="C7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="C7" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>120000.2</x:v>
+        <x:v>309999.84</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>138446.77</x:v>
+        <x:v>181917.78</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>115.37</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>135637.96</x:v>
+        <x:v>181917.26</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>113.03</x:v>
+        <x:v>58.68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>141124.36</x:v>
+        <x:v>1320000</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>181493.4</x:v>
+        <x:v>1248430.86</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>128.61</x:v>
+        <x:v>94.58</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>181493.39</x:v>
+        <x:v>1243498.7</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>128.61</x:v>
+        <x:v>94.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>70085.36</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="F9" s="8">
-        <x:v>70072.57</x:v>
+        <x:v>14967.73</x:v>
       </x:c>
       <x:c r="G9" s="8">
-        <x:v>99.98</x:v>
+        <x:v>14.97</x:v>
       </x:c>
       <x:c r="H9" s="8">
-        <x:v>70072.55</x:v>
+        <x:v>14967.74</x:v>
       </x:c>
       <x:c r="I9" s="8">
-        <x:v>99.98</x:v>
+        <x:v>14.97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B10" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="B10" s="7" t="s">
+      <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>50000.26</x:v>
+        <x:v>120000.2</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>43954.94</x:v>
+        <x:v>138446.77</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>87.91</x:v>
+        <x:v>115.37</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>43930.69</x:v>
+        <x:v>135637.96</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>87.86</x:v>
+        <x:v>113.03</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>600000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>385784.4</x:v>
+        <x:v>148957.7</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>64.3</x:v>
+        <x:v>99.31</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>385784.39</x:v>
+        <x:v>144971.54</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>64.3</x:v>
+        <x:v>96.65</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>50000</x:v>
+        <x:v>209999.85</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>49999.94</x:v>
+        <x:v>155131.44</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>100</x:v>
+        <x:v>73.87</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>49999.95</x:v>
+        <x:v>154597.12</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>100</x:v>
+        <x:v>73.62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>130619.72</x:v>
+        <x:v>150000.26</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>86002.32</x:v>
+        <x:v>149547.08</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>65.84</x:v>
+        <x:v>99.7</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>86002.33</x:v>
+        <x:v>149312.06</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>65.84</x:v>
+        <x:v>99.54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
-        <x:v>42864</x:v>
+        <x:v>202547.41</x:v>
       </x:c>
       <x:c r="F14" s="8">
-        <x:v>42098</x:v>
+        <x:v>128834.87</x:v>
       </x:c>
       <x:c r="G14" s="8">
-        <x:v>98.21</x:v>
+        <x:v>63.61</x:v>
       </x:c>
       <x:c r="H14" s="8">
-        <x:v>42098</x:v>
+        <x:v>123171.94</x:v>
       </x:c>
       <x:c r="I14" s="8">
-        <x:v>98.21</x:v>
+        <x:v>60.81</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>209999.85</x:v>
+        <x:v>50000.26</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>155131.44</x:v>
+        <x:v>43954.94</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>73.87</x:v>
+        <x:v>87.91</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>154597.12</x:v>
+        <x:v>43930.69</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>73.62</x:v>
+        <x:v>87.86</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>1320000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>1248430.86</x:v>
+        <x:v>49999.94</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>94.58</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>1243498.7</x:v>
+        <x:v>49999.95</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>94.2</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>419117</x:v>
+        <x:v>150000.26</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>398897.53</x:v>
+        <x:v>149999.92</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>95.18</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>398807</x:v>
+        <x:v>149291.39</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>95.15</x:v>
+        <x:v>99.53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>370000</x:v>
+        <x:v>180000</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>188737.71</x:v>
+        <x:v>79999.28</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>51.01</x:v>
+        <x:v>44.44</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>188465.06</x:v>
+        <x:v>178399.1</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>50.94</x:v>
+        <x:v>99.11</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>100000</x:v>
+        <x:v>370000</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>14967.73</x:v>
+        <x:v>188737.71</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>14.97</x:v>
+        <x:v>51.01</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>14967.74</x:v>
+        <x:v>188465.06</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>14.97</x:v>
+        <x:v>50.94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>150000.26</x:v>
+        <x:v>71569.13</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>149999.92</x:v>
+        <x:v>71321.37</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>100</x:v>
+        <x:v>99.65</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>149291.39</x:v>
+        <x:v>71321.39</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>99.53</x:v>
+        <x:v>99.65</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>202547.41</x:v>
+        <x:v>42864</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>128834.87</x:v>
+        <x:v>42098</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>63.61</x:v>
+        <x:v>98.21</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>123171.94</x:v>
+        <x:v>42098</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>60.81</x:v>
+        <x:v>98.21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B22" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C22" s="7" t="s">
-        <x:v>43</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D22" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="8">
-        <x:v>71569.13</x:v>
+        <x:v>141124.36</x:v>
       </x:c>
       <x:c r="F22" s="8">
-        <x:v>71321.37</x:v>
+        <x:v>181493.4</x:v>
       </x:c>
       <x:c r="G22" s="8">
-        <x:v>99.65</x:v>
+        <x:v>128.61</x:v>
       </x:c>
       <x:c r="H22" s="8">
-        <x:v>71321.39</x:v>
+        <x:v>181493.39</x:v>
       </x:c>
       <x:c r="I22" s="8">
-        <x:v>99.65</x:v>
+        <x:v>128.61</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B23" s="7" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D23" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="8">
-        <x:v>309999.84</x:v>
+        <x:v>130619.72</x:v>
       </x:c>
       <x:c r="F23" s="8">
-        <x:v>181917.78</x:v>
+        <x:v>86002.32</x:v>
       </x:c>
       <x:c r="G23" s="8">
-        <x:v>58.68</x:v>
+        <x:v>65.84</x:v>
       </x:c>
       <x:c r="H23" s="8">
-        <x:v>181917.26</x:v>
+        <x:v>86002.33</x:v>
       </x:c>
       <x:c r="I23" s="8">
-        <x:v>58.68</x:v>
+        <x:v>65.84</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B24" s="7" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="7" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D24" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="8">
-        <x:v>150000.26</x:v>
+        <x:v>419117</x:v>
       </x:c>
       <x:c r="F24" s="8">
-        <x:v>149547.08</x:v>
+        <x:v>398897.53</x:v>
       </x:c>
       <x:c r="G24" s="8">
-        <x:v>99.7</x:v>
+        <x:v>95.18</x:v>
       </x:c>
       <x:c r="H24" s="8">
-        <x:v>149312.06</x:v>
+        <x:v>398807</x:v>
       </x:c>
       <x:c r="I24" s="8">
-        <x:v>99.54</x:v>
+        <x:v>95.15</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B25" s="7" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="7" t="s">
-        <x:v>48</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D25" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="8">
-        <x:v>150000</x:v>
+        <x:v>70085.36</x:v>
       </x:c>
       <x:c r="F25" s="8">
-        <x:v>148957.7</x:v>
+        <x:v>70072.57</x:v>
       </x:c>
       <x:c r="G25" s="8">
-        <x:v>99.31</x:v>
+        <x:v>99.98</x:v>
       </x:c>
       <x:c r="H25" s="8">
-        <x:v>144971.54</x:v>
+        <x:v>70072.55</x:v>
       </x:c>
       <x:c r="I25" s="8">
-        <x:v>96.65</x:v>
+        <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B26" s="7" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D26" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="8">
         <x:v>49531.19</x:v>
       </x:c>
       <x:c r="F26" s="8">
         <x:v>97261.82</x:v>
       </x:c>
       <x:c r="G26" s="8">
         <x:v>196.36</x:v>
       </x:c>
       <x:c r="H26" s="8">
         <x:v>97261.82</x:v>
       </x:c>
       <x:c r="I26" s="8">
         <x:v>196.36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>