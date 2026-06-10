--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b9748b13674613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cbfd7af02b143038438348ed36803a5.psmdcp" Id="R2aa36a68adbe45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c31bff7932e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12ffba0edc8a48d6bb173d4d51b3be7d.psmdcp" Id="Rf3b478df65294951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="procedures" sheetId="2" r:id="rId2"/>
+    <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
@@ -145,63 +145,63 @@
   <x:si>
     <x:t>LAG Kirkovo-Zlatograd-Measure 4.1 "Support for investments in agricultural holdings"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.646</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Kirkovo-Zlatograd-Measure 4.2 "Support for investment in the processing, marketing and / or development of agricultural products"</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.765</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.766</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.850</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
-    <x:t>All amounts are in Bulgarian lev (BGN) / 1 EUR = 1,95583 BGN</x:t>
+    <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
-    <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
+    <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -320,106 +320,106 @@
     <x:border diagonalUp="0" diagonalDown="0">
       <x:left style="thin">
         <x:color rgb="FF000000"/>
       </x:left>
       <x:right style="thin">
         <x:color rgb="FF000000"/>
       </x:right>
       <x:top style="thin">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="thin">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="9">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="9">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-    <x:xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="164" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="165" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="4" fontId="3" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -673,784 +673,644 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J27"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="57.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="28.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="57.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="17.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="28.567768" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+    <x:row r="1" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="B2" s="1" t="s">
-[...27 lines deleted...]
-    <x:row r="3" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="B2" s="1"/>
+      <x:c r="C2" s="1"/>
+      <x:c r="D2" s="1"/>
+      <x:c r="E2" s="1"/>
+      <x:c r="F2" s="1"/>
+      <x:c r="G2" s="1"/>
+      <x:c r="H2" s="1"/>
+      <x:c r="I2" s="1"/>
+      <x:c r="J2" s="1"/>
+    </x:row>
+    <x:row r="3" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="G4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="G4" s="4"/>
       <x:c r="H4" s="3" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="I4" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="I4" s="4"/>
     </x:row>
     <x:row r="5" spans="1:10">
-      <x:c r="A5" s="5" t="s">
-[...13 lines deleted...]
-      </x:c>
+      <x:c r="A5" s="5"/>
+      <x:c r="B5" s="5"/>
+      <x:c r="C5" s="5"/>
+      <x:c r="D5" s="5"/>
+      <x:c r="E5" s="5"/>
       <x:c r="F5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E6" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G6" s="8" t="n">
+      <x:c r="E6" s="8">
+        <x:v>999984.66</x:v>
+      </x:c>
+      <x:c r="F6" s="8">
+        <x:v>990620.33</x:v>
+      </x:c>
+      <x:c r="G6" s="8">
         <x:v>99.06</x:v>
       </x:c>
-      <x:c r="H6" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I6" s="8" t="n">
+      <x:c r="H6" s="8">
+        <x:v>953695.13</x:v>
+      </x:c>
+      <x:c r="I6" s="8">
         <x:v>95.37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E7" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G7" s="8" t="n">
+      <x:c r="E7" s="8">
+        <x:v>399993.87</x:v>
+      </x:c>
+      <x:c r="F7" s="8">
+        <x:v>407483.12</x:v>
+      </x:c>
+      <x:c r="G7" s="8">
         <x:v>101.87</x:v>
       </x:c>
-      <x:c r="H7" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I7" s="8" t="n">
+      <x:c r="H7" s="8">
+        <x:v>403925.3</x:v>
+      </x:c>
+      <x:c r="I7" s="8">
         <x:v>100.98</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E8" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G8" s="8" t="n">
+      <x:c r="E8" s="8">
+        <x:v>562141.57</x:v>
+      </x:c>
+      <x:c r="F8" s="8">
+        <x:v>557097.44</x:v>
+      </x:c>
+      <x:c r="G8" s="8">
         <x:v>99.1</x:v>
       </x:c>
-      <x:c r="H8" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I8" s="8" t="n">
+      <x:c r="H8" s="8">
+        <x:v>538557.67</x:v>
+      </x:c>
+      <x:c r="I8" s="8">
         <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E9" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="F9" s="8" t="n">
+      <x:c r="E9" s="8">
+        <x:v>499992.33</x:v>
+      </x:c>
+      <x:c r="F9" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G9" s="8" t="n">
+      <x:c r="G9" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="H9" s="8" t="n">
+      <x:c r="H9" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I9" s="8" t="n">
+      <x:c r="I9" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E10" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G10" s="8" t="n">
+      <x:c r="E10" s="8">
+        <x:v>99998.47</x:v>
+      </x:c>
+      <x:c r="F10" s="8">
+        <x:v>111768.75</x:v>
+      </x:c>
+      <x:c r="G10" s="8">
         <x:v>111.77</x:v>
       </x:c>
-      <x:c r="H10" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I10" s="8" t="n">
+      <x:c r="H10" s="8">
+        <x:v>66265.65</x:v>
+      </x:c>
+      <x:c r="I10" s="8">
         <x:v>66.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E11" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G11" s="8" t="n">
+      <x:c r="E11" s="8">
+        <x:v>239396.33</x:v>
+      </x:c>
+      <x:c r="F11" s="8">
+        <x:v>197846.76</x:v>
+      </x:c>
+      <x:c r="G11" s="8">
         <x:v>82.64</x:v>
       </x:c>
-      <x:c r="H11" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I11" s="8" t="n">
+      <x:c r="H11" s="8">
+        <x:v>194119</x:v>
+      </x:c>
+      <x:c r="I11" s="8">
         <x:v>81.09</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E12" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G12" s="8" t="n">
+      <x:c r="E12" s="8">
+        <x:v>349994.63</x:v>
+      </x:c>
+      <x:c r="F12" s="8">
+        <x:v>118032.41</x:v>
+      </x:c>
+      <x:c r="G12" s="8">
         <x:v>33.72</x:v>
       </x:c>
-      <x:c r="H12" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I12" s="8" t="n">
+      <x:c r="H12" s="8">
+        <x:v>77252.8</x:v>
+      </x:c>
+      <x:c r="I12" s="8">
         <x:v>22.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E13" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G13" s="8" t="n">
+      <x:c r="E13" s="8">
+        <x:v>149997.7</x:v>
+      </x:c>
+      <x:c r="F13" s="8">
+        <x:v>148222.56</x:v>
+      </x:c>
+      <x:c r="G13" s="8">
         <x:v>98.82</x:v>
       </x:c>
-      <x:c r="H13" s="8" t="n">
-[...3 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="H13" s="8">
+        <x:v>98244.72</x:v>
+      </x:c>
+      <x:c r="I13" s="8">
+        <x:v>65.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E14" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G14" s="8" t="n">
+      <x:c r="E14" s="8">
+        <x:v>17914.65</x:v>
+      </x:c>
+      <x:c r="F14" s="8">
+        <x:v>17914.55</x:v>
+      </x:c>
+      <x:c r="G14" s="8">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="H14" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I14" s="8" t="n">
+      <x:c r="H14" s="8">
+        <x:v>17911.94</x:v>
+      </x:c>
+      <x:c r="I14" s="8">
         <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E15" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G15" s="8" t="n">
+      <x:c r="E15" s="8">
+        <x:v>211691.2</x:v>
+      </x:c>
+      <x:c r="F15" s="8">
+        <x:v>206238.3</x:v>
+      </x:c>
+      <x:c r="G15" s="8">
         <x:v>97.42</x:v>
       </x:c>
-      <x:c r="H15" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="I15" s="8" t="n">
+      <x:c r="H15" s="8">
+        <x:v>206238.31</x:v>
+      </x:c>
+      <x:c r="I15" s="8">
         <x:v>97.42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E16" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>42.79</x:v>
+      <x:c r="E16" s="8">
+        <x:v>636307.86</x:v>
+      </x:c>
+      <x:c r="F16" s="8">
+        <x:v>575718.18</x:v>
+      </x:c>
+      <x:c r="G16" s="8">
+        <x:v>90.48</x:v>
+      </x:c>
+      <x:c r="H16" s="8">
+        <x:v>428910.38</x:v>
+      </x:c>
+      <x:c r="I16" s="8">
+        <x:v>67.41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E17" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G17" s="8" t="n">
+      <x:c r="E17" s="8">
+        <x:v>118597.22</x:v>
+      </x:c>
+      <x:c r="F17" s="8">
+        <x:v>70950.72</x:v>
+      </x:c>
+      <x:c r="G17" s="8">
         <x:v>59.82</x:v>
       </x:c>
-      <x:c r="H17" s="8" t="n">
-[...3 lines deleted...]
-        <x:v>38.91</x:v>
+      <x:c r="H17" s="8">
+        <x:v>70950.71</x:v>
+      </x:c>
+      <x:c r="I17" s="8">
+        <x:v>59.82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E18" s="8" t="n">
-[...2 lines deleted...]
-      <x:c r="F18" s="8" t="n">
+      <x:c r="E18" s="8">
+        <x:v>49999.74</x:v>
+      </x:c>
+      <x:c r="F18" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="G18" s="8" t="n">
+      <x:c r="G18" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="H18" s="8" t="n">
+      <x:c r="H18" s="8">
         <x:v>0</x:v>
       </x:c>
-      <x:c r="I18" s="8" t="n">
+      <x:c r="I18" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E19" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="E19" s="8">
+        <x:v>95188.74</x:v>
+      </x:c>
+      <x:c r="F19" s="8">
+        <x:v>32010.41</x:v>
+      </x:c>
+      <x:c r="G19" s="8">
+        <x:v>33.63</x:v>
+      </x:c>
+      <x:c r="H19" s="8">
+        <x:v>23010.55</x:v>
+      </x:c>
+      <x:c r="I19" s="8">
+        <x:v>24.17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E20" s="8" t="n">
-[...12 lines deleted...]
-        <x:v>0</x:v>
+      <x:c r="E20" s="8">
+        <x:v>99681.98</x:v>
+      </x:c>
+      <x:c r="F20" s="8">
+        <x:v>74952.84</x:v>
+      </x:c>
+      <x:c r="G20" s="8">
+        <x:v>75.19</x:v>
+      </x:c>
+      <x:c r="H20" s="8">
+        <x:v>49976.23</x:v>
+      </x:c>
+      <x:c r="I20" s="8">
+        <x:v>50.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="E21" s="8" t="n">
-[...5 lines deleted...]
-      <x:c r="G21" s="8" t="n">
+      <x:c r="E21" s="8">
+        <x:v>49372.23</x:v>
+      </x:c>
+      <x:c r="F21" s="8">
+        <x:v>49073.79</x:v>
+      </x:c>
+      <x:c r="G21" s="8">
         <x:v>99.4</x:v>
       </x:c>
-      <x:c r="H21" s="8" t="n">
-[...6 lines deleted...]
-    <x:row r="22" spans="1:10" customFormat="1" ht="15" customHeight="1"/>
+      <x:c r="H21" s="8">
+        <x:v>49073.79</x:v>
+      </x:c>
+      <x:c r="I21" s="8">
+        <x:v>99.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="B23" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B24" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B25" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
-        <x:v>46</x:v>
-[...25 lines deleted...]
-      <x:c r="J26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:B5"/>
     <x:mergeCell ref="C4:C5"/>
     <x:mergeCell ref="D4:D5"/>
     <x:mergeCell ref="E4:E5"/>
     <x:mergeCell ref="F4:G4"/>
     <x:mergeCell ref="H4:I4"/>
     <x:mergeCell ref="A22:J22"/>
     <x:mergeCell ref="A23:J23"/>
     <x:mergeCell ref="A24:J24"/>
     <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:J26"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="3">
+      <vt:lpstr>procedures</vt:lpstr>
+      <vt:lpstr>procedures!Print_Area</vt:lpstr>
+      <vt:lpstr>procedures!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
-  <ap:TitlesOfParts>
-[...5 lines deleted...]
-  </ap:TitlesOfParts>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>