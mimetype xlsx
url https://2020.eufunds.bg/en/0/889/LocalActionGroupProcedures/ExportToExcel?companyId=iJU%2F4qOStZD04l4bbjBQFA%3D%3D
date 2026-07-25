--- v1 (2026-06-10)
+++ v2 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c31bff7932e4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12ffba0edc8a48d6bb173d4d51b3be7d.psmdcp" Id="Rf3b478df65294951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85973754dd564b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946494ba51a745caa312c4de959a5f01.psmdcp" Id="Rcf421d5ca6f049b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>