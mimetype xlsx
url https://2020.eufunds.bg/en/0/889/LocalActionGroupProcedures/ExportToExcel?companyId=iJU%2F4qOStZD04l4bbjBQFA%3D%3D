--- v2 (2026-07-25)
+++ v3 (2026-09-10)
@@ -1,186 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85973754dd564b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/946494ba51a745caa312c4de959a5f01.psmdcp" Id="Rcf421d5ca6f049b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4781bd5e5b4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c4ebd4044f4934991db3ca3110fa85.psmdcp" Id="R5c9504f515ba43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Human Resources Development</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-1.049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>"LAG Kirkovo - Zlatograd - Access to employment of economically inactive and unemployed persons, including promotion and support of youth employment and investments in raising the qualification of the employees in the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd - Measure 6.4. "Investments in support of non-agricultural activities"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd-Measure 4.1 "Support for investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd-Measure 4.2 "Support for investment in the processing, marketing and / or development of agricultural products"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Better access to sustainable services, incl. health and social services through an integrated approach in the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Kirkovo-Zlatograd Measure 7.5.1 "Investment for recreation and tourist infrastructure and preservation of the intangible cultural and natural heritage in the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd Measure 7.2. Investments in the creation, improvement or expansion of all types of small public infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo - Zlatograd  7.2. "Investments in creating, improving or expanding all types of small-scale infrastructure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Kirkovo-Zlatograd - Measure 7.5.1 "Investments for recreation and tourist infrastructure and preservation of intangible cultural and natural heritage on the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd Measure 4.2  Support for investment in processing, marketing and / or development of agricultural products</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd - Measure 6.4 - Investments for  support of non - agricultural activities</x:t>
+  </x:si>
+  <x:si>
     <x:t>Innovations and competitiveness</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFOP002-2.033</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Kirkovo Zlatograd - IC-2.2 -  "Improvement of production capacity in SMEs on the  LAG territory  -  Kirkovo  and  Zlatograd"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...35 lines deleted...]
-    <x:t>Better access to sustainable services, incl. health and social services through an integrated approach in the territory of LAG Kirkovo - Zlatograd"</x:t>
+    <x:t>BG06RDNP001-19.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.632</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.224</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Kirkovo-Zlatograd  Measure 4.1 - Support for investments in agricultural holdings</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>BG06RDNP001-19.850</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -765,498 +765,498 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>562141.57</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>990620.33</x:v>
+        <x:v>557097.44</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>99.06</x:v>
+        <x:v>99.1</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>953695.13</x:v>
+        <x:v>538557.67</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>95.37</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>399993.87</x:v>
+        <x:v>636307.86</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>407483.12</x:v>
+        <x:v>575718.18</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>101.87</x:v>
+        <x:v>90.48</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>403925.3</x:v>
+        <x:v>428910.38</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>100.98</x:v>
+        <x:v>67.41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B8" s="7" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B8" s="7" t="s">
+      <x:c r="C8" s="7" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="C8" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>562141.57</x:v>
+        <x:v>95188.74</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>557097.44</x:v>
+        <x:v>32010.41</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>99.1</x:v>
+        <x:v>33.63</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>538557.67</x:v>
+        <x:v>23010.55</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>95.8</x:v>
+        <x:v>24.17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="C9" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="C9" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>499992.33</x:v>
+        <x:v>49999.74</x:v>
       </x:c>
       <x:c r="F9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C10" s="7" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C10" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>239396.33</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>111768.75</x:v>
+        <x:v>197846.76</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>111.77</x:v>
+        <x:v>82.64</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>66265.65</x:v>
+        <x:v>194119</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>66.27</x:v>
+        <x:v>81.09</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C11" s="7" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C11" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>239396.33</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>197846.76</x:v>
+        <x:v>111768.75</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>82.64</x:v>
+        <x:v>111.77</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>194119</x:v>
+        <x:v>66265.65</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>81.09</x:v>
+        <x:v>66.27</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C12" s="7" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="C12" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>349994.63</x:v>
+        <x:v>49372.23</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>118032.41</x:v>
+        <x:v>49073.79</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>33.72</x:v>
+        <x:v>99.4</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>77252.8</x:v>
+        <x:v>49073.79</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>22.07</x:v>
+        <x:v>99.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C13" s="7" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C13" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>149997.7</x:v>
+        <x:v>399993.87</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>148222.56</x:v>
+        <x:v>407483.12</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>98.82</x:v>
+        <x:v>101.87</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>98244.72</x:v>
+        <x:v>403925.3</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>65.5</x:v>
+        <x:v>100.98</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C14" s="7" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
         <x:v>17914.65</x:v>
       </x:c>
       <x:c r="F14" s="8">
         <x:v>17914.55</x:v>
       </x:c>
       <x:c r="G14" s="8">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H14" s="8">
         <x:v>17911.94</x:v>
       </x:c>
       <x:c r="I14" s="8">
         <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C15" s="7" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C15" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>211691.2</x:v>
+        <x:v>149997.7</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>206238.3</x:v>
+        <x:v>148222.56</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>97.42</x:v>
+        <x:v>98.82</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>206238.31</x:v>
+        <x:v>98244.72</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>97.42</x:v>
+        <x:v>65.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>636307.86</x:v>
+        <x:v>211691.2</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>575718.18</x:v>
+        <x:v>206238.3</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>90.48</x:v>
+        <x:v>97.42</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>428910.38</x:v>
+        <x:v>206238.31</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>67.41</x:v>
+        <x:v>97.42</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>118597.22</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>70950.72</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>59.82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>70950.71</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>59.82</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C18" s="7" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C18" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>49999.74</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>0</x:v>
+        <x:v>990620.33</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>0</x:v>
+        <x:v>99.06</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>0</x:v>
+        <x:v>953695.13</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>0</x:v>
+        <x:v>95.37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>95188.74</x:v>
+        <x:v>99681.98</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>32010.41</x:v>
+        <x:v>74952.84</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>33.63</x:v>
+        <x:v>75.19</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>23010.55</x:v>
+        <x:v>49976.23</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>24.17</x:v>
+        <x:v>50.14</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>99681.98</x:v>
+        <x:v>118597.22</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>74952.84</x:v>
+        <x:v>70950.72</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>75.19</x:v>
+        <x:v>59.82</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>49976.23</x:v>
+        <x:v>70950.71</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>50.14</x:v>
+        <x:v>59.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C21" s="7" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C21" s="7" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>49372.23</x:v>
+        <x:v>349994.63</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>49073.79</x:v>
+        <x:v>118032.41</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>99.4</x:v>
+        <x:v>33.72</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>49073.79</x:v>
+        <x:v>77252.8</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>99.4</x:v>
+        <x:v>22.07</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">