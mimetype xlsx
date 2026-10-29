--- v3 (2026-09-10)
+++ v4 (2026-10-29)
@@ -1,186 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4781bd5e5b4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05c4ebd4044f4934991db3ca3110fa85.psmdcp" Id="R5c9504f515ba43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c4ba80ecc14ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cca5b57be3c45d2b3cb1b3b27ff7334.psmdcp" Id="R86b02b403f48408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="procedures" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Procedures</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>Budget for the procedure</x:t>
   </x:si>
   <x:si>
     <x:t>Contracted amounts</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>% of Implementation</x:t>
   </x:si>
   <x:si>
+    <x:t>Innovations and competitiveness</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFOP002-2.033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo Zlatograd - IC-2.2 -  "Improvement of production capacity in SMEs on the  LAG territory  -  Kirkovo  and  Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Приключила</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rural Development Programme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo - Zlatograd  7.2. "Investments in creating, improving or expanding all types of small-scale infrastructure</x:t>
+  </x:si>
+  <x:si>
     <x:t>Human Resources Development</x:t>
   </x:si>
   <x:si>
     <x:t>BG05M9OP001-1.049</x:t>
   </x:si>
   <x:si>
     <x:t>"LAG Kirkovo - Zlatograd - Access to employment of economically inactive and unemployed persons, including promotion and support of youth employment and investments in raising the qualification of the employees in the territory of LAG Kirkovo - Zlatograd"</x:t>
   </x:si>
   <x:si>
-    <x:t>Приключила</x:t>
-[...2 lines deleted...]
-    <x:t>Rural Development Programme</x:t>
+    <x:t>BG06RDNP001-19.195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd - Measure 6.4 - Investments for  support of non - agricultural activities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG-Kirkovo-Zlatograd Measure 7.5.1 "Investment for recreation and tourist infrastructure and preservation of the intangible cultural and natural heritage in the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05M9OP001-2.041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Better access to sustainable services, incl. health and social services through an integrated approach in the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd  Measure 4.1 - Support for investments in agricultural holdings</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd Measure 4.2  Support for investment in processing, marketing and / or development of agricultural products</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG - Kirkovo-Zlatograd - Measure 7.5.1 "Investments for recreation and tourist infrastructure and preservation of intangible cultural and natural heritage on the territory of LAG Kirkovo - Zlatograd"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd Measure 7.2. Investments in the creation, improvement or expansion of all types of small public infrastructure</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.588</x:t>
   </x:si>
   <x:si>
     <x:t>LAG Kirkovo-Zlatograd - Measure 6.4. "Investments in support of non-agricultural activities"</x:t>
   </x:si>
   <x:si>
+    <x:t>BG06RDNP001-19.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd-Measure 4.1 "Support for investments in agricultural holdings"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG06RDNP001-19.646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAG Kirkovo-Zlatograd-Measure 4.2 "Support for investment in the processing, marketing and / or development of agricultural products"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BG06RDNP001-19.765</x:t>
   </x:si>
   <x:si>
-    <x:t>LAG Kirkovo-Zlatograd-Measure 4.1 "Support for investments in agricultural holdings"</x:t>
-[...17 lines deleted...]
-    <x:t>LAG-Kirkovo-Zlatograd Measure 7.5.1 "Investment for recreation and tourist infrastructure and preservation of the intangible cultural and natural heritage in the territory of LAG Kirkovo - Zlatograd"</x:t>
+    <x:t>BG06RDNP001-19.766</x:t>
   </x:si>
   <x:si>
     <x:t>BG06RDNP001-19.850</x:t>
-  </x:si>
-[...49 lines deleted...]
-    <x:t>LAG Kirkovo-Zlatograd  Measure 4.1 - Support for investments in agricultural holdings</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information based on the latest update of the Grant contract</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
@@ -765,498 +765,498 @@
       </x:c>
       <x:c r="G5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H5" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="I5" s="6" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="7" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D6" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="8">
-        <x:v>562141.57</x:v>
+        <x:v>999984.66</x:v>
       </x:c>
       <x:c r="F6" s="8">
-        <x:v>557097.44</x:v>
+        <x:v>990620.33</x:v>
       </x:c>
       <x:c r="G6" s="8">
-        <x:v>99.1</x:v>
+        <x:v>99.06</x:v>
       </x:c>
       <x:c r="H6" s="8">
-        <x:v>538557.67</x:v>
+        <x:v>953695.13</x:v>
       </x:c>
       <x:c r="I6" s="8">
-        <x:v>95.8</x:v>
+        <x:v>95.37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="8">
-        <x:v>636307.86</x:v>
+        <x:v>399993.87</x:v>
       </x:c>
       <x:c r="F7" s="8">
-        <x:v>575718.18</x:v>
+        <x:v>407483.12</x:v>
       </x:c>
       <x:c r="G7" s="8">
-        <x:v>90.48</x:v>
+        <x:v>101.87</x:v>
       </x:c>
       <x:c r="H7" s="8">
-        <x:v>428910.38</x:v>
+        <x:v>403925.3</x:v>
       </x:c>
       <x:c r="I7" s="8">
-        <x:v>67.41</x:v>
+        <x:v>100.98</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B8" s="7" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D8" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="8">
-        <x:v>95188.74</x:v>
+        <x:v>562141.57</x:v>
       </x:c>
       <x:c r="F8" s="8">
-        <x:v>32010.41</x:v>
+        <x:v>557097.44</x:v>
       </x:c>
       <x:c r="G8" s="8">
-        <x:v>33.63</x:v>
+        <x:v>99.1</x:v>
       </x:c>
       <x:c r="H8" s="8">
-        <x:v>23010.55</x:v>
+        <x:v>538557.67</x:v>
       </x:c>
       <x:c r="I8" s="8">
-        <x:v>24.17</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B9" s="7" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D9" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="8">
-        <x:v>49999.74</x:v>
+        <x:v>499992.33</x:v>
       </x:c>
       <x:c r="F9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H9" s="8">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I9" s="8">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="7" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="7" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="7" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="8">
-        <x:v>239396.33</x:v>
+        <x:v>99998.47</x:v>
       </x:c>
       <x:c r="F10" s="8">
-        <x:v>197846.76</x:v>
+        <x:v>111768.75</x:v>
       </x:c>
       <x:c r="G10" s="8">
-        <x:v>82.64</x:v>
+        <x:v>111.77</x:v>
       </x:c>
       <x:c r="H10" s="8">
-        <x:v>194119</x:v>
+        <x:v>66265.65</x:v>
       </x:c>
       <x:c r="I10" s="8">
-        <x:v>81.09</x:v>
+        <x:v>66.27</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="7" t="s">
-        <x:v>14</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B11" s="7" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="7" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="8">
-        <x:v>99998.47</x:v>
+        <x:v>239396.33</x:v>
       </x:c>
       <x:c r="F11" s="8">
-        <x:v>111768.75</x:v>
+        <x:v>197846.76</x:v>
       </x:c>
       <x:c r="G11" s="8">
-        <x:v>111.77</x:v>
+        <x:v>82.64</x:v>
       </x:c>
       <x:c r="H11" s="8">
-        <x:v>66265.65</x:v>
+        <x:v>194119</x:v>
       </x:c>
       <x:c r="I11" s="8">
-        <x:v>66.27</x:v>
+        <x:v>81.09</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B12" s="7" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D12" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="8">
-        <x:v>49372.23</x:v>
+        <x:v>349994.63</x:v>
       </x:c>
       <x:c r="F12" s="8">
-        <x:v>49073.79</x:v>
+        <x:v>118032.41</x:v>
       </x:c>
       <x:c r="G12" s="8">
-        <x:v>99.4</x:v>
+        <x:v>33.72</x:v>
       </x:c>
       <x:c r="H12" s="8">
-        <x:v>49073.79</x:v>
+        <x:v>77252.8</x:v>
       </x:c>
       <x:c r="I12" s="8">
-        <x:v>99.4</x:v>
+        <x:v>22.07</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B13" s="7" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="7" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="8">
-        <x:v>399993.87</x:v>
+        <x:v>149997.7</x:v>
       </x:c>
       <x:c r="F13" s="8">
-        <x:v>407483.12</x:v>
+        <x:v>148222.56</x:v>
       </x:c>
       <x:c r="G13" s="8">
-        <x:v>101.87</x:v>
+        <x:v>98.82</x:v>
       </x:c>
       <x:c r="H13" s="8">
-        <x:v>403925.3</x:v>
+        <x:v>98244.72</x:v>
       </x:c>
       <x:c r="I13" s="8">
-        <x:v>100.98</x:v>
+        <x:v>65.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B14" s="7" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="7" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="8">
         <x:v>17914.65</x:v>
       </x:c>
       <x:c r="F14" s="8">
         <x:v>17914.55</x:v>
       </x:c>
       <x:c r="G14" s="8">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H14" s="8">
         <x:v>17911.94</x:v>
       </x:c>
       <x:c r="I14" s="8">
         <x:v>99.98</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B15" s="7" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="7" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D15" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="8">
-        <x:v>149997.7</x:v>
+        <x:v>211691.2</x:v>
       </x:c>
       <x:c r="F15" s="8">
-        <x:v>148222.56</x:v>
+        <x:v>206238.3</x:v>
       </x:c>
       <x:c r="G15" s="8">
-        <x:v>98.82</x:v>
+        <x:v>97.42</x:v>
       </x:c>
       <x:c r="H15" s="8">
-        <x:v>98244.72</x:v>
+        <x:v>206238.31</x:v>
       </x:c>
       <x:c r="I15" s="8">
-        <x:v>65.5</x:v>
+        <x:v>97.42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B16" s="7" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="7" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="8">
-        <x:v>211691.2</x:v>
+        <x:v>636307.86</x:v>
       </x:c>
       <x:c r="F16" s="8">
-        <x:v>206238.3</x:v>
+        <x:v>575718.18</x:v>
       </x:c>
       <x:c r="G16" s="8">
-        <x:v>97.42</x:v>
+        <x:v>90.48</x:v>
       </x:c>
       <x:c r="H16" s="8">
-        <x:v>206238.31</x:v>
+        <x:v>428910.38</x:v>
       </x:c>
       <x:c r="I16" s="8">
-        <x:v>97.42</x:v>
+        <x:v>67.41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="7" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="7" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D17" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="8">
-        <x:v>499992.33</x:v>
+        <x:v>118597.22</x:v>
       </x:c>
       <x:c r="F17" s="8">
-        <x:v>0</x:v>
+        <x:v>70950.72</x:v>
       </x:c>
       <x:c r="G17" s="8">
-        <x:v>0</x:v>
+        <x:v>59.82</x:v>
       </x:c>
       <x:c r="H17" s="8">
-        <x:v>0</x:v>
+        <x:v>70950.71</x:v>
       </x:c>
       <x:c r="I17" s="8">
-        <x:v>0</x:v>
+        <x:v>59.82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="7" t="s">
-        <x:v>36</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B18" s="7" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="7" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="8">
-        <x:v>999984.66</x:v>
+        <x:v>49999.74</x:v>
       </x:c>
       <x:c r="F18" s="8">
-        <x:v>990620.33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G18" s="8">
-        <x:v>99.06</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="H18" s="8">
-        <x:v>953695.13</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I18" s="8">
-        <x:v>95.37</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B19" s="7" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="7" t="s">
-        <x:v>20</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D19" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="8">
-        <x:v>99681.98</x:v>
+        <x:v>95188.74</x:v>
       </x:c>
       <x:c r="F19" s="8">
-        <x:v>74952.84</x:v>
+        <x:v>32010.41</x:v>
       </x:c>
       <x:c r="G19" s="8">
-        <x:v>75.19</x:v>
+        <x:v>33.63</x:v>
       </x:c>
       <x:c r="H19" s="8">
-        <x:v>49976.23</x:v>
+        <x:v>23010.55</x:v>
       </x:c>
       <x:c r="I19" s="8">
-        <x:v>50.14</x:v>
+        <x:v>24.17</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B20" s="7" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C20" s="7" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="8">
-        <x:v>118597.22</x:v>
+        <x:v>99681.98</x:v>
       </x:c>
       <x:c r="F20" s="8">
-        <x:v>70950.72</x:v>
+        <x:v>74952.84</x:v>
       </x:c>
       <x:c r="G20" s="8">
-        <x:v>59.82</x:v>
+        <x:v>75.19</x:v>
       </x:c>
       <x:c r="H20" s="8">
-        <x:v>70950.71</x:v>
+        <x:v>49976.23</x:v>
       </x:c>
       <x:c r="I20" s="8">
-        <x:v>59.82</x:v>
+        <x:v>50.14</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B21" s="7" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="7" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D21" s="7" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="8">
-        <x:v>349994.63</x:v>
+        <x:v>49372.23</x:v>
       </x:c>
       <x:c r="F21" s="8">
-        <x:v>118032.41</x:v>
+        <x:v>49073.79</x:v>
       </x:c>
       <x:c r="G21" s="8">
-        <x:v>33.72</x:v>
+        <x:v>99.4</x:v>
       </x:c>
       <x:c r="H21" s="8">
-        <x:v>77252.8</x:v>
+        <x:v>49073.79</x:v>
       </x:c>
       <x:c r="I21" s="8">
-        <x:v>22.07</x:v>
+        <x:v>99.4</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1"/>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="15">