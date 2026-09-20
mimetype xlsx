--- v5 (2026-08-30)
+++ v6 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f94c4f1ef5e44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7640dbd011484f58840f53436233e5c8.psmdcp" Id="R74307740e3a54c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a257b550835495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/619573d215de4b65af25f293337edf7e.psmdcp" Id="R289e9caad61b4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>