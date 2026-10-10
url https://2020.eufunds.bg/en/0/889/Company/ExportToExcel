--- v6 (2026-09-20)
+++ v7 (2026-10-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a257b550835495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/619573d215de4b65af25f293337edf7e.psmdcp" Id="R289e9caad61b4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c99090a45674bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/462cbee2b1d345adb449890592a1fe0e.psmdcp" Id="Ra9885ff3fc954d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>