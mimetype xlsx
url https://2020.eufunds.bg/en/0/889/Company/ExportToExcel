--- v7 (2026-10-10)
+++ v8 (2026-10-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c99090a45674bb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/462cbee2b1d345adb449890592a1fe0e.psmdcp" Id="Ra9885ff3fc954d03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7f59ea3cd04b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2ceab87d45440839fbefe6d255012b1.psmdcp" Id="Racf11f6e552c4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>