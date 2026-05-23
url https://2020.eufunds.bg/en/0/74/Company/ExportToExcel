--- v0 (2026-04-28)
+++ v1 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c580a6dc1f40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44ec558c3c324bdb829e74a18542bdaf.psmdcp" Id="Re531f456d37f4fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeadc67d9ede43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c2d9dde717a4a3298c99d25840dca6f.psmdcp" Id="R5e0ce306831e4b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>