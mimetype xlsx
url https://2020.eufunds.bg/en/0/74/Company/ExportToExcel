--- v1 (2026-05-23)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeadc67d9ede43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c2d9dde717a4a3298c99d25840dca6f.psmdcp" Id="R5e0ce306831e4b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f9aa49da054e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/730dd3be4a834db6b7e8d37283796372.psmdcp" Id="R1377fcd5ba964a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>