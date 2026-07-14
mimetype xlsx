--- v2 (2026-06-21)
+++ v3 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f9aa49da054e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/730dd3be4a834db6b7e8d37283796372.psmdcp" Id="R1377fcd5ba964a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e8aa7a116b4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc750b7e2ad1430f898d4b05056bc6e7.psmdcp" Id="R11f23f3a622341f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>