--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e8aa7a116b4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc750b7e2ad1430f898d4b05056bc6e7.psmdcp" Id="R11f23f3a622341f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c357c766e8e4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c611b02296d74ca5a81e60fc415bd8e8.psmdcp" Id="R659b29e5a7d6410f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>