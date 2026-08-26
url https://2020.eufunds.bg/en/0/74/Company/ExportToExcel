--- v4 (2026-08-03)
+++ v5 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c357c766e8e4d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c611b02296d74ca5a81e60fc415bd8e8.psmdcp" Id="R659b29e5a7d6410f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be7b84729044a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a463f200bcbc4d4ea4f33ec18996b8eb.psmdcp" Id="Ref6503efbf2d4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>