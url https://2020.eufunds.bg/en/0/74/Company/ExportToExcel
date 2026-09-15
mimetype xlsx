--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be7b84729044a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a463f200bcbc4d4ea4f33ec18996b8eb.psmdcp" Id="Ref6503efbf2d4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427e704f988a499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af4f1116fa8c4050ae68a8e26137b317.psmdcp" Id="R008ce7779f0447e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>