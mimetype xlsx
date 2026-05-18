--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486ed2a4dbcf4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b3668dbd8f74208806dbafd6d90110e.psmdcp" Id="Rbd747e5ee4744a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb877231e99462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1207bb13311e4b609941c218a6653d2a.psmdcp" Id="R4d76bd4b36b9486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>