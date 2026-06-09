--- v1 (2026-05-18)
+++ v2 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb877231e99462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1207bb13311e4b609941c218a6653d2a.psmdcp" Id="R4d76bd4b36b9486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a7b8b082cb46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af7bbd970f7e4304ade12baac97dc541.psmdcp" Id="Rbb85c730aaf64a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>