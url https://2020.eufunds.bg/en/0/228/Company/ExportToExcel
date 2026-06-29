--- v2 (2026-06-09)
+++ v3 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8a7b8b082cb46da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af7bbd970f7e4304ade12baac97dc541.psmdcp" Id="Rbb85c730aaf64a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebba502339f46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24e8df15023645d58c5ac4817b1fba11.psmdcp" Id="R2df15e85298245ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>