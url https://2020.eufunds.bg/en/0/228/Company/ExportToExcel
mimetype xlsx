--- v3 (2026-06-29)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebba502339f46a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24e8df15023645d58c5ac4817b1fba11.psmdcp" Id="R2df15e85298245ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cc7e8aad4b4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0563e60e3e01499f806c9b2755765929.psmdcp" Id="Rea6b81c630df45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>