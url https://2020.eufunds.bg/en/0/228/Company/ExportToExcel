--- v4 (2026-06-29)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57cc7e8aad4b4879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0563e60e3e01499f806c9b2755765929.psmdcp" Id="Rea6b81c630df45d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536601f564f840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33c9ae0bc323474597807d272c8c7066.psmdcp" Id="R599c204662b64ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>