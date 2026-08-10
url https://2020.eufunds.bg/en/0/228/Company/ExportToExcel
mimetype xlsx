--- v5 (2026-07-21)
+++ v6 (2026-08-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536601f564f840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33c9ae0bc323474597807d272c8c7066.psmdcp" Id="R599c204662b64ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cd0ab4df2e459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b6491bedc0247fda706ba9954936cab.psmdcp" Id="R53d9bef663794c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>