--- v6 (2026-08-10)
+++ v7 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cd0ab4df2e459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b6491bedc0247fda706ba9954936cab.psmdcp" Id="R53d9bef663794c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36728ea7a4fb47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dca378b9ace744d497d00df55db56a18.psmdcp" Id="R789dd0d97dee408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>