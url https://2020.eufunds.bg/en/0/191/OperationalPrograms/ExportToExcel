--- v0 (2026-05-20)
+++ v1 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f6f796ee9c346f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed46a8d976624d988849630def61fc32.psmdcp" Id="R4ddbf676a83f4888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5328220e579a4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30e12eb4c9c74b4eaa3da4047f361b90.psmdcp" Id="Re8e14632c7d24f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -995,151 +995,151 @@
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550434607.7</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.92</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181034289.6</x:v>
+        <x:v>2181059216.64</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682657673.16</x:v>
+        <x:v>1682674434.13</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462190430.43</x:v>
+        <x:v>1462204677.27</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653415531.05</x:v>
+        <x:v>1653321935.37</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.88</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450034698.98</x:v>
+        <x:v>1449956442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680421600.66</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589388686.22</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1323,110 +1323,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123131336.91</x:v>
+        <x:v>5123131336.82</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428523685.42</x:v>
+        <x:v>4428523685.4</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.34</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770210671.17</x:v>
+        <x:v>3770210671.15</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557182065.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186523970.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834639596.43</x:v>
+        <x:v>16823018162.37</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927863334.73</x:v>
+        <x:v>13916233734.67</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.64</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004689571.97</x:v>
+        <x:v>11993045814.31</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11820809352.35</x:v>
+        <x:v>11820880770.68</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319025928.07</x:v>
+        <x:v>10319226888.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1850,731 +1850,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134386252.14</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.37</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114413178.67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>28565</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14148</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11365361612.16</x:v>
+        <x:v>11361069979.48</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8014742628.4</x:v>
+        <x:v>8012185935.93</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.85</x:v>
+        <x:v>110.82</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7079236315.66</x:v>
+        <x:v>7076586367.42</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>2824095628.85</x:v>
+        <x:v>2925933051.7</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>39.06</x:v>
+        <x:v>40.47</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>2475092023.84</x:v>
+        <x:v>2562602641.66</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>28565</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14148</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11365361612.16</x:v>
+        <x:v>11361069979.48</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8014742628.4</x:v>
+        <x:v>8012185935.93</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.85</x:v>
+        <x:v>110.82</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7079236315.66</x:v>
+        <x:v>7076586367.42</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>2824095628.85</x:v>
+        <x:v>2925933051.7</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>39.06</x:v>
+        <x:v>40.47</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>2475092023.84</x:v>
+        <x:v>2562602641.66</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4397</x:v>
+        <x:v>4447</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>1926</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1265112860.32</x:v>
+        <x:v>1277870055.17</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1256668627.66</x:v>
+        <x:v>1269288042.87</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>64.98</x:v>
+        <x:v>65.63</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1047127604.24</x:v>
+        <x:v>1057532147.33</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>682648828.65</x:v>
+        <x:v>701598163.36</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>35.3</x:v>
+        <x:v>36.28</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>560460145.36</x:v>
+        <x:v>576017122.42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>715</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>408</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>722784098.28</x:v>
+        <x:v>733956964.21</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>722784098.28</x:v>
+        <x:v>733956964.21</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>68.87</x:v>
+        <x:v>69.93</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>590918033.51</x:v>
+        <x:v>600116417.74</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>258733151.42</x:v>
+        <x:v>276960040.54</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>24.65</x:v>
+        <x:v>26.39</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>211694750.38</x:v>
+        <x:v>226661754.1</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>220057330.05</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>220057330.05</x:v>
+        <x:v>221371241.03</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>86.1</x:v>
+        <x:v>86.61</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>198051597.17</x:v>
+        <x:v>199234117.07</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>158160730</x:v>
+        <x:v>168385244.06</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>61.88</x:v>
+        <x:v>65.88</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>142345691.46</x:v>
+        <x:v>151547754.13</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>2043061780</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1717671343</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>325390437</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>225</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1695069150.07</x:v>
+        <x:v>1714811625.27</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1526218301.05</x:v>
+        <x:v>1543842618.44</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>74.7</x:v>
+        <x:v>75.57</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1287459721.72</x:v>
+        <x:v>1302449189.72</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>304829474.77</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>13.66</x:v>
+        <x:v>14.92</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>256252205.05</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98510043.69</x:v>
       </x:c>
       <x:c r="I35" s="9">
-        <x:v>81.05</x:v>
+        <x:v>81.09</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81219701.04</x:v>
+        <x:v>81257673.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>30170075.91</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>24.07</x:v>
+        <x:v>24.84</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25150755.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>10645</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>5859</x:v>
+        <x:v>6575</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1328452342.57</x:v>
+        <x:v>1377720141.25</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1056010348.98</x:v>
+        <x:v>1083944120.63</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>71</x:v>
+        <x:v>72.87</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>864757473.77</x:v>
+        <x:v>887310531.37</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>335578878.55</x:v>
+        <x:v>356572548.18</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>22.56</x:v>
+        <x:v>23.97</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>275807433.09</x:v>
+        <x:v>293204913.92</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F37" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G37" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H37" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I37" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J37" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>518479946.16</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>26.94</x:v>
+        <x:v>27.27</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>441836794.62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>76454758.15</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>76454758.15</x:v>
+        <x:v>87012623.62</x:v>
       </x:c>
       <x:c r="I38" s="9">
-        <x:v>58.19</x:v>
+        <x:v>66.22</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>62108068.08</x:v>
+        <x:v>71610146.99</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>25733686.27</x:v>
+        <x:v>25958014.66</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>19.58</x:v>
+        <x:v>19.76</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>19665869.65</x:v>
+        <x:v>19851966.11</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>332101045.12</x:v>
+        <x:v>359406834.16</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>315019669.6</x:v>
+        <x:v>342325458.64</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>258734962.17</x:v>
+        <x:v>281990252.1</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>102883067.85</x:v>
+        <x:v>114208546.77</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>25.02</x:v>
+        <x:v>27.14</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>81545141.53</x:v>
+        <x:v>90542133.6</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.49</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>11543098.4</x:v>
+        <x:v>12610367.66</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>19.69</x:v>
+        <x:v>21.51</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>8670931.83</x:v>
+        <x:v>9471383.76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>564</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>509953633.73</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>488817564.44</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.05</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>391861492.4</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>176176287.7</x:v>
+        <x:v>177301155.14</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.34</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>148658447.91</x:v>
+        <x:v>149468470.66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>2841</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>658</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2346300712.78</x:v>
+        <x:v>2346300712.77</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1869494586.63</x:v>
+        <x:v>1869494586.62</x:v>
       </x:c>
       <x:c r="I42" s="9">
         <x:v>54.99</x:v>
       </x:c>
       <x:c r="J42" s="9">
         <x:v>1534230007.16</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>441519146.38</x:v>
+        <x:v>469113369.23</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>12.99</x:v>
+        <x:v>13.8</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>359545491.16</x:v>
+        <x:v>382620048.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F43" s="10">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>69695048.85</x:v>
+        <x:v>69691853.16</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>56984093.53</x:v>
+        <x:v>56980897.84</x:v>
       </x:c>
       <x:c r="I43" s="9">
         <x:v>46.96</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>39888865.94</x:v>
+        <x:v>39886628.98</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>15688755.34</x:v>
+        <x:v>15879219.26</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>12.93</x:v>
+        <x:v>13.09</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>10982128.72</x:v>
+        <x:v>11115453.46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>4691016.81</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>1.65</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>1884715.22</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14293912433.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11766515445.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2527396988.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>20345</x:v>
+        <x:v>22691</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>9946</x:v>
+        <x:v>10771</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>11470073527.15</x:v>
+        <x:v>11602232904.7</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9326136946.74</x:v>
+        <x:v>9434706359.81</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>65.29</x:v>
+        <x:v>66.01</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>7715036423.91</x:v>
+        <x:v>7806150731.81</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3033804979.38</x:v>
+        <x:v>3177948550.74</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>21.24</x:v>
+        <x:v>22.23</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2516505865.02</x:v>
+        <x:v>2636102017.84</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2670,133 +2670,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>254</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F50" s="10">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="9">
         <x:v>405096.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
         <x:v>368593.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
         <x:v>0.43</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>769</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2834,51 +2834,51 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2033</x:v>
+        <x:v>2108</x:v>
       </x:c>
       <x:c r="F53" s="10">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="9">
         <x:v>2678855.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
         <x:v>2545259.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
         <x:v>2.91</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -3004,54 +3004,54 @@
       </x:c>
       <x:c r="M56" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="8" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B57" s="9">
         <x:v>4834267.49</x:v>
       </x:c>
       <x:c r="C57" s="9">
         <x:v>4109127.37</x:v>
       </x:c>
       <x:c r="D57" s="9">
         <x:v>725140.12</x:v>
       </x:c>
       <x:c r="E57" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F57" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="H57" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="I57" s="9">
         <x:v>143.88</x:v>
       </x:c>
       <x:c r="J57" s="9">
         <x:v>5912297.73</x:v>
       </x:c>
       <x:c r="K57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
@@ -3250,110 +3250,110 @@
       </x:c>
       <x:c r="M62" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="8" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B63" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C63" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D63" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E63" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F63" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="9">
-        <x:v>67528638.07</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="H63" s="9">
-        <x:v>67528638.07</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I63" s="9">
         <x:v>69.42</x:v>
       </x:c>
       <x:c r="J63" s="9">
         <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
-        <x:v>34527922767.67</x:v>
+        <x:v>34537570259.3</x:v>
       </x:c>
       <x:c r="C64" s="9">
-        <x:v>28926112987.62</x:v>
+        <x:v>28933452911.33</x:v>
       </x:c>
       <x:c r="D64" s="9">
-        <x:v>5601809780.05</x:v>
+        <x:v>5604117347.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
-        <x:v>147964</x:v>
+        <x:v>150832</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>83781</x:v>
+        <x:v>84606</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>40070259291.45</x:v>
+        <x:v>40186505602.25</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>31658140359.91</x:v>
+        <x:v>31752523480.44</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>91.69</x:v>
+        <x:v>91.94</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>27110254711.08</x:v>
+        <x:v>27187075313.08</x:v>
       </x:c>
       <x:c r="K64" s="9">
-        <x:v>17982385137.68</x:v>
+        <x:v>18228437550.22</x:v>
       </x:c>
       <x:c r="L64" s="9">
-        <x:v>52.08</x:v>
+        <x:v>52.78</x:v>
       </x:c>
       <x:c r="M64" s="9">
-        <x:v>15560118037.89</x:v>
+        <x:v>15767425768.98</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="66" spans="1:13">
       <x:c r="A66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">