--- v0 (2026-05-27)
+++ v1 (2026-10-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b55cf1e5454e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdc5e6727b4b4717a5d97ba530d9cd56.psmdcp" Id="Rbbc180a619c34957" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49931573132452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af34e13e8c4141f9839f65514709c3bd.psmdcp" Id="R613b642dec0d42cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -782,658 +782,658 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4396</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>1943</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1266866996.13</x:v>
+        <x:v>1436946049.85</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1258467040.95</x:v>
+        <x:v>1429285988.58</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>65.07</x:v>
+        <x:v>73.9</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1048629579.82</x:v>
+        <x:v>1191750230.01</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>683068242.74</x:v>
+        <x:v>824512823.47</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>35.32</x:v>
+        <x:v>42.63</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>560816647.33</x:v>
+        <x:v>675403002.23</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>711</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>432</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>729148391.1</x:v>
+        <x:v>777376608.7</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>729148391.1</x:v>
+        <x:v>777376608.7</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>69.47</x:v>
+        <x:v>82.69</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>596177047.64</x:v>
+        <x:v>635284921.94</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>259306033.2</x:v>
+        <x:v>315118288.01</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>24.71</x:v>
+        <x:v>33.52</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>212164875.74</x:v>
+        <x:v>257783016.67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>219963545.67</x:v>
+        <x:v>229263933.23</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>219963545.67</x:v>
+        <x:v>229263933.23</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>86.06</x:v>
+        <x:v>89.7</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>197967191.24</x:v>
+        <x:v>206337539.87</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>158790743</x:v>
+        <x:v>183376971.71</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>62.13</x:v>
+        <x:v>71.74</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>142912703.16</x:v>
+        <x:v>165040308.86</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>225</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>180</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1695069150.07</x:v>
+        <x:v>1784984157.1</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1526218301.05</x:v>
+        <x:v>1607655524.47</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>74.7</x:v>
+        <x:v>88.18</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1287459721.72</x:v>
+        <x:v>1356219009.07</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>348728585.88</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>13.66</x:v>
+        <x:v>19.13</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>293545355.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>98465370.73</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>81.05</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>81219701.04</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>37441841.01</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>24.07</x:v>
+        <x:v>30.82</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>31146515.33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>11039</x:v>
+        <x:v>13022</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>5859</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1328275292.34</x:v>
+        <x:v>1598619120.49</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1055879619.32</x:v>
+        <x:v>1189833401.36</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>70.99</x:v>
+        <x:v>79.99</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>864646353.56</x:v>
+        <x:v>974122450.24</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>338939112.77</x:v>
+        <x:v>419867909.26</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>22.79</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>278589043.69</x:v>
+        <x:v>344675104.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>637705350.36</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>26.94</x:v>
+        <x:v>33.54</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>543178388.41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C13" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D13" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E13" s="10">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>87012623.56</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>87012623.56</x:v>
+        <x:v>87472838.71</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>66.22</x:v>
+        <x:v>66.41</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>71610146.93</x:v>
+        <x:v>71918559.73</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>25733686.27</x:v>
+        <x:v>30907902.27</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>19.58</x:v>
+        <x:v>23.47</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>19665869.65</x:v>
+        <x:v>23789773.2</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F14" s="10">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F14" s="10">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G14" s="9">
-        <x:v>350607366.15</x:v>
+        <x:v>373575475.37</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>333525990.63</x:v>
+        <x:v>356494099.81</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>81.11</x:v>
+        <x:v>84.71</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>275390651.09</x:v>
+        <x:v>292616732.96</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>102883067.85</x:v>
+        <x:v>140449337.72</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>25.02</x:v>
+        <x:v>33.37</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>81545141.53</x:v>
+        <x:v>112930030.34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>37144977.6</x:v>
+        <x:v>37144977.7</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>27968334.49</x:v>
+        <x:v>27968334.59</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>11607771.51</x:v>
+        <x:v>14789032.69</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>19.8</x:v>
+        <x:v>25.23</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>8719436.66</x:v>
+        <x:v>11105447.92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>564</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>176176287.7</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.24</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>148658447.91</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C17" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2841</x:v>
+        <x:v>2880</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>658</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2346300712.77</x:v>
+        <x:v>3256873355.13</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1869494586.62</x:v>
+        <x:v>2711641627.02</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>54.99</x:v>
+        <x:v>81.73</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1534230007.15</x:v>
+        <x:v>2222991070.01</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>453211831.82</x:v>
+        <x:v>736378183.35</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>13.33</x:v>
+        <x:v>22.19</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>369459940.56</x:v>
+        <x:v>601943587.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>206</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>136</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>69691853.16</x:v>
+        <x:v>75702881.77</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>56980897.84</x:v>
+        <x:v>60416097.87</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>46.96</x:v>
+        <x:v>49.79</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>39886628.98</x:v>
+        <x:v>42291269.05</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>15688755.34</x:v>
+        <x:v>19032974.3</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>12.93</x:v>
+        <x:v>15.68</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>10982128.72</x:v>
+        <x:v>13323082.03</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>5276629.27</x:v>
+        <x:v>6141208.47</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>1.85</x:v>
+        <x:v>2.16</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>2118960.19</x:v>
+        <x:v>2464791.88</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>20734</x:v>
+        <x:v>23341</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>9991</x:v>
+        <x:v>11604</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11506982111.91</x:v>
+        <x:v>13097126042.44</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9363136129.55</x:v>
+        <x:v>10738432148.17</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>65.55</x:v>
+        <x:v>77.35</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7747757418.28</x:v>
+        <x:v>8878298661.73</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3051130493.48</x:v>
+        <x:v>3904871639.65</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>21.36</x:v>
+        <x:v>28.13</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2530878313.85</x:v>
+        <x:v>3236347202.35</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">