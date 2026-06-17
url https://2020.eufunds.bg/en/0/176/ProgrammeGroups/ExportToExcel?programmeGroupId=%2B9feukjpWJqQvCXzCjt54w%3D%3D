--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706733827aa14172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c9b9beb92f342ed817747f5e3785211.psmdcp" Id="Rb4c0edb24a2d4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe3cba044fe49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8040aef0155349a283389821a73b00ff.psmdcp" Id="R8ec3cb0c19334ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -800,262 +800,262 @@
       <x:c r="C6" s="9">
         <x:v>1520755091.68</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>242780311.29</x:v>
       </x:c>
       <x:c r="E6" s="10">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>3322166303.93</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>1832925258.68</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>103.93</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>1579344790.33</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>1751535111.35</x:v>
+        <x:v>1746044993.67</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>99.32</x:v>
+        <x:v>99.01</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>1517018516.13</x:v>
+        <x:v>1512351916.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1668504608.05</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>1439963913.03</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>228540695.02</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>597</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>391</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>1708899254.77</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>1600661569.57</x:v>
       </x:c>
       <x:c r="I7" s="9">
         <x:v>95.93</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>1382260919.44</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>1625220886.37</x:v>
+        <x:v>1625152855.45</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>97.41</x:v>
+        <x:v>97.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>1461456368.31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>1599658798</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>1625620727.57</x:v>
+        <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>1554037912.32</x:v>
+        <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>97.15</x:v>
+        <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>1339896846.9</x:v>
+        <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1550786464.53</x:v>
+        <x:v>1550234310.23</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.94</x:v>
+        <x:v>96.91</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353404814.92</x:v>
+        <x:v>1353484249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2181074111.52</x:v>
+        <x:v>2181163665.81</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1682689530.8</x:v>
+        <x:v>1682748461.94</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>101.65</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1462217509.45</x:v>
+        <x:v>1462267600.79</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653544603.67</x:v>
+        <x:v>1653321935.37</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.89</x:v>
+        <x:v>99.87</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1450144159.12</x:v>
+        <x:v>1449956442.07</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680433399.77</x:v>
+        <x:v>680414199.67</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589398742.14</x:v>
+        <x:v>589382395.38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
         <x:v>1463318732.93</x:v>
       </x:c>
       <x:c r="I11" s="9">
         <x:v>106.67</x:v>
       </x:c>
       <x:c r="J11" s="9">
         <x:v>1284995273.2</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>1375975877.98</x:v>
+        <x:v>1375831878.19</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>100.3</x:v>
+        <x:v>100.29</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>1210181746.06</x:v>
+        <x:v>1210059346.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>279857580.43</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>238398862.02</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>41458718.41</x:v>
       </x:c>
       <x:c r="E12" s="10">
         <x:v>968</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>706</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>280102155.61</x:v>
       </x:c>
       <x:c r="H12" s="9">
@@ -1169,139 +1169,139 @@
       <x:c r="C15" s="9">
         <x:v>80822486.98</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>23465360.14</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>129290052.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>95742668.41</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>91.81</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>73998127.57</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>88701717.71</x:v>
+        <x:v>88696604.71</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>85.05</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>68548864.16</x:v>
+        <x:v>68545029.41</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5123052784.5</x:v>
+        <x:v>5122781408.92</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4428484409.21</x:v>
+        <x:v>4428200728.14</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>144.34</x:v>
+        <x:v>144.33</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3770177286.38</x:v>
+        <x:v>3769919009.63</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2556809353.25</x:v>
+        <x:v>2557182065.72</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>83.34</x:v>
+        <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186238462.13</x:v>
+        <x:v>2186523970.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="11" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16834600865.94</x:v>
+        <x:v>16822772683.64</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13927855916.16</x:v>
+        <x:v>13915984805.22</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>111.73</x:v>
+        <x:v>111.64</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12004683266.2</x:v>
+        <x:v>11992817076.31</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11826996257.69</x:v>
+        <x:v>11820867686.07</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>94.88</x:v>
+        <x:v>94.83</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10323858843.69</x:v>
+        <x:v>10319226888.52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13">
       <x:c r="A21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">