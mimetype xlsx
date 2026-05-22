--- v0 (2026-05-01)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7880b2535349c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ecc2605c1ed74886b97e2f6089be4690.psmdcp" Id="R2d496379f2e44114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233a77f42dd74a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d1cf5913fff4f35ab79134e17b80f0e.psmdcp" Id="R3db2f2d948874883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>