--- v1 (2026-05-22)
+++ v2 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R233a77f42dd74a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d1cf5913fff4f35ab79134e17b80f0e.psmdcp" Id="R3db2f2d948874883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b8d083629a4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b3c2865ce44d48a6c51a6dec582495.psmdcp" Id="R9b9d07c35ce64eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>