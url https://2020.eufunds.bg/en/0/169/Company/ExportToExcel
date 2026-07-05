--- v2 (2026-06-14)
+++ v3 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b8d083629a4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b3c2865ce44d48a6c51a6dec582495.psmdcp" Id="R9b9d07c35ce64eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0df646ed1644a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ca58376d744f9fa6ed2d9f35b74f13.psmdcp" Id="Rfc46541a274f48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>