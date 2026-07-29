--- v3 (2026-07-05)
+++ v4 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0df646ed1644a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ca58376d744f9fa6ed2d9f35b74f13.psmdcp" Id="Rfc46541a274f48d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef9d95c7a6c4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1377ec3003ee4ce099d6a68cd407db29.psmdcp" Id="Re433f0d7f1fe46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>