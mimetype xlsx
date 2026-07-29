--- v4 (2026-07-29)
+++ v5 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef9d95c7a6c4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1377ec3003ee4ce099d6a68cd407db29.psmdcp" Id="Re433f0d7f1fe46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0685b47735634286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53e608425fe44f17bd7d3961929376df.psmdcp" Id="R3acbc7a361df42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>