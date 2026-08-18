--- v5 (2026-07-29)
+++ v6 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0685b47735634286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53e608425fe44f17bd7d3961929376df.psmdcp" Id="R3acbc7a361df42bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952b76c5bb214b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525335d4791349029b45baed01d6ceaa.psmdcp" Id="R12629f7aa8d14138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>