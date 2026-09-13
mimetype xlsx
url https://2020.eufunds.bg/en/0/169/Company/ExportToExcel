--- v6 (2026-08-18)
+++ v7 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952b76c5bb214b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/525335d4791349029b45baed01d6ceaa.psmdcp" Id="R12629f7aa8d14138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85c1270cee4017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acf4fcfbee114111b1a3008b5987f2f5.psmdcp" Id="R456b43a4d85e4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Identification</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>