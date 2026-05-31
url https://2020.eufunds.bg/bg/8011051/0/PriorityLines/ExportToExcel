--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e46bd8e4364fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbe63784f19042b690608d9fa17c56af.psmdcp" Id="Rd6ce04bead324ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417c969c4da54efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87900f828678485c98030b0843ddbdab.psmdcp" Id="Rc81ce5186c054ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>