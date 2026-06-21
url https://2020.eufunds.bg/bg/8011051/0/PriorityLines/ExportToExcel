--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417c969c4da54efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87900f828678485c98030b0843ddbdab.psmdcp" Id="Rc81ce5186c054ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ce3bf590e44ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/304d34d17ae3480caca53550eac3a3a9.psmdcp" Id="R55dca23847564529" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>