--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ce3bf590e44ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/304d34d17ae3480caca53550eac3a3a9.psmdcp" Id="R55dca23847564529" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f857ec5adf4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8f16ddce8ae498d8094a4906b6c0d95.psmdcp" Id="Rc1356f1f7c7b4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>