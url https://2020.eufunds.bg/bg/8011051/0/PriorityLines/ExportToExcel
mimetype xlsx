--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f857ec5adf4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8f16ddce8ae498d8094a4906b6c0d95.psmdcp" Id="Rc1356f1f7c7b4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca954ffd2924ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c694365fbd14bfcb6b724fd3a80c68e.psmdcp" Id="R28a4cc647a3041a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>