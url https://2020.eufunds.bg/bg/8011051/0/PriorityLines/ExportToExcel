--- v4 (2026-08-01)
+++ v5 (2026-08-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca954ffd2924ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c694365fbd14bfcb6b724fd3a80c68e.psmdcp" Id="R28a4cc647a3041a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5765d19c4f204a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/804d5325546d43d3879c57158c42ec64.psmdcp" Id="R7c4b1a863acc47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>