--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R380d1b747e0a4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12c81e52618043248a3ceb5b0b02bac3.psmdcp" Id="R9c03d2a97c964e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d49fbcf80814953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d98dca9e55a43229bec4d6ccd7dc361.psmdcp" Id="Re73f7a6acdd54178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>