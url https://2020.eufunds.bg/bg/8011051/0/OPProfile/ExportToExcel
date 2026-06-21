--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d49fbcf80814953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d98dca9e55a43229bec4d6ccd7dc361.psmdcp" Id="Re73f7a6acdd54178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b135024f39469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b9d7199fadd4846963168b846b6c285.psmdcp" Id="R04d1c1dcad4448c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>