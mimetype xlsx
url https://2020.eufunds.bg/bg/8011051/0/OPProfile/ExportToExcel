--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b135024f39469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b9d7199fadd4846963168b846b6c285.psmdcp" Id="R04d1c1dcad4448c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf9b01daf3749de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12b95be321ea421aab4cb0e4ff1d8bcb.psmdcp" Id="Rd07481aa1d404011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>