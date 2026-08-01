--- v3 (2026-07-11)
+++ v4 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf9b01daf3749de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12b95be321ea421aab4cb0e4ff1d8bcb.psmdcp" Id="Rd07481aa1d404011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b92e8042b7347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4159fff7077b40f9b1a21a18162e0a46.psmdcp" Id="Rb782ff15c1214055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>