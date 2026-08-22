--- v4 (2026-08-01)
+++ v5 (2026-08-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b92e8042b7347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4159fff7077b40f9b1a21a18162e0a46.psmdcp" Id="Rb782ff15c1214055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b422ca7bb374a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c0ece672c7843de850ca0173391a273.psmdcp" Id="Rabc3218c8e14496e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>