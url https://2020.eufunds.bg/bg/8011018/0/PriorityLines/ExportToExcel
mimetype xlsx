--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4346b1d6ee85496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4950c83c82c34338adf3aede77efb63d.psmdcp" Id="Ra9ede998967a47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4824c48bbf694070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6b4fb77f2a54a61b90522b73c8e7a99.psmdcp" Id="R5403ac55594f41e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>