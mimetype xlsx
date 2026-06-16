--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4824c48bbf694070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6b4fb77f2a54a61b90522b73c8e7a99.psmdcp" Id="R5403ac55594f41e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aeca8793191443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/307bf04e118f4fa1851b9b5010fae110.psmdcp" Id="Rfaa367464d4643d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>