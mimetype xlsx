--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aeca8793191443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/307bf04e118f4fa1851b9b5010fae110.psmdcp" Id="Rfaa367464d4643d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9a11b490634f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf7ccbe2bef641808b1b9c29fe2c0b93.psmdcp" Id="R1a0b7daac7a94c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>