--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9a11b490634f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf7ccbe2bef641808b1b9c29fe2c0b93.psmdcp" Id="R1a0b7daac7a94c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e47c06111c545b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4992b84c716441bf89f2e8195b31e774.psmdcp" Id="Re30760514c4748f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>