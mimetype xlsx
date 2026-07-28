--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e47c06111c545b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4992b84c716441bf89f2e8195b31e774.psmdcp" Id="Re30760514c4748f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762ca9a422464667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0a4a0c2a1514013bdb187fa04c290e9.psmdcp" Id="Rabbcbfcca85f4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>