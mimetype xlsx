--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762ca9a422464667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0a4a0c2a1514013bdb187fa04c290e9.psmdcp" Id="Rabbcbfcca85f4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76d688084e5426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a03dffb4f5ea4dc7b60868415bf7f9cc.psmdcp" Id="R28ec1c79cf014e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>