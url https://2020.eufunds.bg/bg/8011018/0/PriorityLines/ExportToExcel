--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb76d688084e5426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a03dffb4f5ea4dc7b60868415bf7f9cc.psmdcp" Id="R28ec1c79cf014e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f1c8f889f14983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/211f2014714a4de4ae3b437223ab9c55.psmdcp" Id="R27495fb5dc344d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>