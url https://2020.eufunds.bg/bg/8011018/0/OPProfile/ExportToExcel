--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a8afecc9783463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d0ee49176c7481d92634212bd732dd8.psmdcp" Id="R4a915a66f0ab4e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437daf37ebb47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a868ed910ff4cea9c82f4ea3cfeed9c.psmdcp" Id="R8ed0dc348dfe4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>