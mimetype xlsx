--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1437daf37ebb47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a868ed910ff4cea9c82f4ea3cfeed9c.psmdcp" Id="R8ed0dc348dfe4754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682436ac736c4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cb6f339f2e74d128c0d9d320a739e69.psmdcp" Id="R724526a71f534e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>