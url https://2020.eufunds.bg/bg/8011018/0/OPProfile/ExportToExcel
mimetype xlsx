--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682436ac736c4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cb6f339f2e74d128c0d9d320a739e69.psmdcp" Id="R724526a71f534e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28303f17d9354839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da52b158db9432ea27814177a9b963a.psmdcp" Id="R4d8caf23688e42eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>