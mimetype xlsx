--- v3 (2026-06-16)
+++ v4 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28303f17d9354839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4da52b158db9432ea27814177a9b963a.psmdcp" Id="R4d8caf23688e42eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra259ee76a5a24fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1812bb8ac734b38aa8c2894c3727f18.psmdcp" Id="R47aa146830994948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>