--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra259ee76a5a24fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1812bb8ac734b38aa8c2894c3727f18.psmdcp" Id="R47aa146830994948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4b512b5d984c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5358fe364e6a4606b6bebe4137c95e6a.psmdcp" Id="R32416ad0954b4c8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>