--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c4b512b5d984c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5358fe364e6a4606b6bebe4137c95e6a.psmdcp" Id="R32416ad0954b4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6e090128fb49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4f4f251255f42c89c5ce5b9c189ab77.psmdcp" Id="Rfc46b7aac0b44154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>