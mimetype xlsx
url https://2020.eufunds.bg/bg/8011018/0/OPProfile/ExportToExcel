--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6e090128fb49d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4f4f251255f42c89c5ce5b9c189ab77.psmdcp" Id="Rfc46b7aac0b44154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb553b2804b2b4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a95f42e472e44873b751e957a601d5d1.psmdcp" Id="R2d8dbd4b4ba940e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>