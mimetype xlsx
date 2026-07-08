--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e373d79e9746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37ab5689524a45488c3a6c4653186fda.psmdcp" Id="R500c2caa9843464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8957304a644932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86e2fe9e577d4d0382aa069e96c9e8ef.psmdcp" Id="Rb31dee8afa7a4a58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>405096.38</x:v>
+        <x:v>673396.38</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>368593.73</x:v>
+        <x:v>636893.73</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>36502.65</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>0.43</x:v>
+        <x:v>0.75</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>