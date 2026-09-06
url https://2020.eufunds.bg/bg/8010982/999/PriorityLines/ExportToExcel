--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8957304a644932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86e2fe9e577d4d0382aa069e96c9e8ef.psmdcp" Id="Rb31dee8afa7a4a58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2711067522d74697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bd33e10dc714a81ba5d6788c46242a0.psmdcp" Id="R5e7e60a798d14ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>
@@ -707,63 +707,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>673396.38</x:v>
+        <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="F6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>636893.73</x:v>
+        <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>36502.65</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>0.75</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>