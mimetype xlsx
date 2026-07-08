--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d297c5afe1400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/769f4806ef26449cbe160d9229283297.psmdcp" Id="Re81c41889090443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab7dc17df28474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2050c640170741ffbd263675181ddaca.psmdcp" Id="R2b919d5b6ad54213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -151,62 +151,77 @@
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
     <x:t>123024538 Аграрен факултет, Тракийски университет, гр. Стара Загора, България</x:t>
   </x:si>
   <x:si>
     <x:t>Учебно заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6015, гр. Стара Загора, Тракийски университет, Студентски град, Аграрен факултет</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Стимулиране и подпомагане издаването и разпространението на научно списание Agricultural Science and Technology</x:t>
   </x:si>
   <x:si>
+    <x:t>000049741 Бургаски свободен университет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Частно правна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Бургас, 8001, бул. Сан Стефано №62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Бургас</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Международната конференция по управление и стратегически решения „Цифрови двойници за кръгово бъдеще"</x:t>
+  </x:si>
+  <x:si>
     <x:t>131404440 Българска асоциация по невросонология и мозъчна хемодинамика</x:t>
   </x:si>
   <x:si>
     <x:t>Друга</x:t>
   </x:si>
   <x:si>
     <x:t>Друго юридическо лице</x:t>
   </x:si>
   <x:si>
-    <x:t>Частно правна</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>България, гр.София, 1404, ул. "Твърдишки проход" №23, ет. 3, офис 12</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0072</x:t>
   </x:si>
   <x:si>
     <x:t>Поддържане на редакторската платформа на списание "Невросонология и мозъчна хемодинамика"</x:t>
   </x:si>
   <x:si>
     <x:t>175905773 БЪЛГАРСКА ЕТНОЛОГИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Звено на БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, район Слатина, ул. "Акад. Г. Бончев", бл. 6</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0022</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "БЪЛГАРСКА ЕТНОЛОГИЯ"</x:t>
   </x:si>
   <x:si>
     <x:t>176713904 Българско географско дружество</x:t>
@@ -265,50 +280,66 @@
   <x:si>
     <x:t>000665352 Геологически институт „Страшимир Димитров“ при БАН.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Акад. Г. Бончев", бл. 24</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0089</x:t>
   </x:si>
   <x:si>
     <x:t>Geologica Balcanica (Геологика Балканика)</x:t>
   </x:si>
   <x:si>
     <x:t>000665352 Геологически институт на Българската академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев", бл. 24</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Инженерна геология и хидрогеология</x:t>
   </x:si>
   <x:si>
+    <x:t>127526189 ЗЕМЕДЕЛСКИ ИНСТИТУТ - ШУМЕН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Шумен, 9700, бул. СИМЕОН ВЕЛИКИ, номер 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Шумен</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Молекулярно-генетичен анализ на полиморфизма в локуса на гена на лептина и връзката му с някои продуктивни качества при свине от Дунавска бяла порода
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>175906035 Институт за балканистика с Център по тракология, Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Московска“ 45</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>: „БЪЛГАРСКА НАУЧНА ПЕРИОДИКА 2026” - Etudes balkaniques</x:t>
   </x:si>
   <x:si>
     <x:t>000665498 Институт за български език „Проф. Любомир Андрейчин“, БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. „Шипченски проход“ 52, бл. 17, София</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0066</x:t>
   </x:si>
   <x:si>
     <x:t>Сп. "Балканско езикознание / Linguistique balkanique"</x:t>
   </x:si>
   <x:si>
     <x:t>000665498 Институт за български език „Професор Любомир Андрейчин“</x:t>
@@ -353,77 +384,101 @@
     <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев", бл. 6</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0021</x:t>
   </x:si>
   <x:si>
     <x:t>Издаване на сп. "Български фолклор", година LII (2026), 4 броя</x:t>
   </x:si>
   <x:si>
     <x:t>000665562 Институт за изследване на изкуствата, Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. „Кракра“ № 21</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0017</x:t>
   </x:si>
   <x:si>
     <x:t>Списание „Проблеми на изкуството“</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Списание „Българско музикознание“ 2026 № 1, 2, 3, 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>177328797 ИНСТИТУТ ЗА ИЗСЛЕДВАНИЯ НА КЛИМАТА, АТМОСФЕРАТА И ВОДИТЕ при БАН</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1784, БУЛ. ЦАРИГРАДСКО ШОСЕ, номер 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Валидация чрез наземни данни и количествено оценяване на неопределеността в съдържанието на NO₂ по спътникови данни (CRIM-VERIFY-NO₂)</x:t>
   </x:si>
   <x:si>
     <x:t>000664460 Институт за икономически изследвания при БАН</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">България, гр.София, 1000, ул. Аксаков, №3
 </x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0088</x:t>
   </x:si>
   <x:si>
     <x:t>Високо качество и широко разпространение на статиите в сп. Икономическа мисъл</x:t>
   </x:si>
   <x:si>
     <x:t>000664460 Институт за икономически изследвания при Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Аксаков” № 3</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0044</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Икономически изследвания"</x:t>
   </x:si>
   <x:si>
+    <x:t>175905702 Институт за космически изследвания и технологии – Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев, блок 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Опазване на културното наследство чрез прилагане на дистанционни методи за установяване, оценка и превенция на иманярска дейност</x:t>
+  </x:si>
+  <x:si>
     <x:t>175905702 Институт за космически изследвания и технологии към Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев" бл. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Аерокосмически изследвания в България</x:t>
   </x:si>
   <x:si>
     <x:t>000665509 Институт за литература – Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, жк. „Гео Милев”, бул. „Шипченски проход“ 52, бл. 17</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Studia Litteraria Serdicensia 2026</x:t>
   </x:si>
   <x:si>
     <x:t>000665509 Институт за литература –Българска академия на науките</x:t>
@@ -440,72 +495,109 @@
   <x:si>
     <x:t>000665509 Институт за литература при Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Бул. „Шипченски проход“, 52, бл. 17</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Scripta &amp; e-Scripta. The Journal of Interdisciplinary Medieval Studies</x:t>
   </x:si>
   <x:si>
     <x:t>000665509 ИНСТИТУТ ЗА ЛИТЕРАТУРА при Българската академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Бул. Шипченски проход 52, бл. 17</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Издаване на сп. „Старобългарска литература“, кн. 73-74</x:t>
   </x:si>
   <x:si>
+    <x:t>175905652 ИНСТИТУТ ПО БИОРАЗНООБРАЗИЕ И ЕКОСИСТЕМНИ ИЗСЛЕДВАНИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. ЮРИЙ ГАГАРИН, № 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вариация по височинен градиент в радиалния прираст на обикновения бук (Fagus sylvatica L.) в югоизточната част от ареала на вида</x:t>
+  </x:si>
+  <x:si>
     <x:t>175905652 Институт по биоразнообразие и екосистемни изследвания към Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Цар Освободител" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Acta Zoologica Bulgarica</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">175905652 Институт по биоразнообразие и екосистемни изследвания към Българска академия на науките
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Юрий Гагарин 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Пилотно проучване на популационната структура и генетично разнообразие на консервационно значими видове бозайници</x:t>
+  </x:si>
+  <x:si>
     <x:t>175905652 Институт по биоразнообразие и екосистемни изследвания, БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Майор Юрий Гагарин" №2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Phytologia Balcanica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175905652 Институт по биоразнообразие и екосистемни изследвания, Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Майор Ю. Гагарин 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В търсене на витошките жижни: теренно проучване</x:t>
   </x:si>
   <x:si>
     <x:t>175905455 Институт по биофизика и биомедицинско инженерство - Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Акад. Георги Бончев, бл. 21</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Notes on Number Theory and Discrete Mathematics"</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0009</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Notes on Intuitionistic Fuzzy Sets"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175905455 Институт по биофизика и биомедицинско инженерство
 Българска академия на науките (ИБФБМИ – БАН)
 </x:t>
   </x:si>
   <x:si>
@@ -520,87 +612,126 @@
   <x:si>
     <x:t>175905638 Институт по експериментална морфология, патология иантропология с музей при Българска Академия на Науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, община Слатина, ул. Академик Георги Бончев, бл. 25</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Acta Morphologica et Anthropologica</x:t>
   </x:si>
   <x:si>
     <x:t>175905727 ИНСТИТУТ ПО ИНФОРМАЦИОННИ И КОМУНИКАЦИОННИ ТЕХНОЛОГИИ - БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул."Акад. Г. Бончев", блок 2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>КИТ - КИБЕРНЕТИКА И ИНФОРМАЦИОННИ ТЕХНОЛОГИИ</x:t>
   </x:si>
   <x:si>
+    <x:t>175905727 Институт по Информационни и Комуникационни Технологии - Българска Академия на Науките (ИИКТ-БАН)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев бл. 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Оценка на риска от появата на екстремни горски пожари, чрез анализ на климатични променливи, сателитни и теренни данни за България</x:t>
+  </x:si>
+  <x:si>
     <x:t>000665249 Институт по математика и информатика при Българската академия на науките, София, България</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Академик Георги Бончев" бл. 8</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Cultural and Historical Heritage: Preservation, Representation, Digitalization (KIN journal)
 Културно-историческо наследство: опазване, представяне, дигитализация</x:t>
   </x:si>
   <x:si>
     <x:t>000663718 Институт по механика - БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. Акад. Г.Бончев бл.4</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Series on Biomechanics</x:t>
   </x:si>
   <x:si>
     <x:t>000663718 Институт по механика към Българската академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. “Акад. Г. Бончев“, блок 4</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Теоретична и приложна механика" - ТПМ 2026</x:t>
   </x:si>
   <x:si>
+    <x:t>000663700 Институт по микробиология "Стефан Ангелов",  Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, Акад. Георги Бончев, блок 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Функционални храни повлияващи молекулярните белези на възпаление при ин виво модел на стареене</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000663700 Институт по микробиология "Стефан Ангелов", Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев" №26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oсцилация на възпалителни и про-възстановяващи медиатори в неутрофили при температурен стрес</x:t>
+  </x:si>
+  <x:si>
     <x:t>177084866 Институт по реторика и комуникации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1750, София, Столична община, ЖК Младост 1, блок 38, вход Б</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Реторика и комуникации"</x:t>
   </x:si>
   <x:si>
     <x:t>175906003 Институт по философия и социология при Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" 13а</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Финансова подкрепа на списание "Balkan Journal of Philosophy" за 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>175906003 Институт по философия и социология, Българска академия на науките.</x:t>
@@ -635,184 +766,205 @@
   <x:si>
     <x:t>BNSF-1.001-0014</x:t>
   </x:si>
   <x:si>
     <x:t>Научно списание Palaeobulgarica - 2026</x:t>
   </x:si>
   <x:si>
     <x:t>000670634 Лесотехнически университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1797, бул. "Климент Охридски" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Оптимизация публикационния процес на научното издание Tradition and Modernity in Veterinary Medicine</x:t>
   </x:si>
   <x:si>
     <x:t>000455471 Медицински университет – Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4002, Бул. „Васил Априлов“ 15А, 4002 Пловдив, България</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Пловдив</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BNSF-1.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Фолия Медика</x:t>
   </x:si>
   <x:si>
+    <x:t>175905823 Национален институт по геофизика, геодезия и география при Българска академия на науките (НИГГГ-БАН)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. “Акад. Г. Бончев”, бл. 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA23104 - ВКЛЮЧВАНЕ НА ПОВТОРНОТО ИЗПОЛЗВАНЕ НА ВОДАТА В ПАРАДИГМАТА НА КРЪГОВАТА ИКОНОМИКА (Water4Reuse)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670627 Национална спортна академия "Васил Левски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, Студентски град, ул. Акад. Стефан Младенов 21</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Приложни науки в спорта"</x:t>
   </x:si>
   <x:si>
     <x:t>000709022 Национално издателство за образование и наука "Аз-буки"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. "Цариградско шосе" №125, бл.5, ет.5</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "История"</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0049</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание „Математика и информатика”</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "Български език и литература"</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0073</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание „Професионално образование”</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0077</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "Стратегии на образователната и научната политика"</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за издаване на научно списание „Чуждоезиково обучение”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.001-0074</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "Философия"</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "Педагогика"</x:t>
   </x:si>
   <x:si>
-    <x:t>BNSF-1.001-0092</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>121698709 Националното дружество по екологично инженерство и опазване на околната среда (НДЕИООС)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. „Акад. Георги Бончев“ бл. 26</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Издаване на два броя  списание „Екологично инженерство и опазване на околната среда“ (ЕИООС) на английски език през 2026 година.</x:t>
   </x:si>
   <x:si>
     <x:t>000662107 Селскостопанска академия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1373, ул. Суходолска 30</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Почвознание, агрохимия и екология</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Животновъдни науки</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Икономика и управление на селското стопанство</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Българско списание за селскостопанска наука</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.001-0025</x:t>
   </x:si>
   <x:si>
     <x:t>Растениевъдни науки</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Българско списание за селскостопанска наука</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 Софийски университет "Св. Климент Охридски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, бул. "Цар Освободител" №15
 Софийски университет "Св. Климент Охридски"</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Медии и език. Eлектронно списание за научни изследвания по медиен език</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.009-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Нови наноструктури, съдържащи белтъка hBest1: терапевтични перспективи за бестрофинопатии</x:t>
   </x:si>
   <x:si>
     <x:t>175906003 Списание "Социологически проблеми", Институт по философия и социология при БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" 13А</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на издаване на списание "Социологически проблеми", 2026 г. - бр. 1 и 2</x:t>
   </x:si>
   <x:si>
     <x:t>000124026 Стопанска академия „Д. А. Ценов“ - Свищов</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свищов, 5250, ул. „Емануил Чакъров“ 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Свищов</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0045</x:t>
   </x:si>
@@ -919,53 +1071,50 @@
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Списание Критика и хуманизъм, издаване на кн. 64 и кн. 65</x:t>
   </x:si>
   <x:si>
     <x:t>000670673 Химикотехнологичен и Металургичен Университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1797, Климент Охридски 8</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0082</x:t>
   </x:si>
   <x:si>
     <x:t>Журнал по химична технология и металургия</x:t>
   </x:si>
   <x:si>
     <x:t>000934863 Шуменски университет „Епископ Константин Преславски”</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. Университетска 115
 Факултет по хуманитарни науки</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Любословие</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. Университетска 115</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0036</x:t>
   </x:si>
   <x:si>
     <x:t>Изследвания в областта на лингвистиката, културата и обучението по чужд език</x:t>
   </x:si>
   <x:si>
     <x:t>000017149 Югозападен университет "Неофит Рилски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул.Иван Михайлов №66</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Благоевград</x:t>
   </x:si>
@@ -1454,51 +1603,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O106"/>
+  <x:dimension ref="A1:O118"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1763,3654 +1912,4218 @@
       </x:c>
       <x:c r="K23" s="4">
         <x:v>1833.7</x:v>
       </x:c>
       <x:c r="L23" s="4">
         <x:v>3279.21</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D24" s="3" t="s">
+      <x:c r="F24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E24" s="3" t="s">
+      <x:c r="G24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="F24" s="3" t="s">
+      <x:c r="H24" s="3" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="G24" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="H24" s="3" t="s">
+      <x:c r="I24" s="3" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="I24" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J24" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F25" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G25" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H25" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I25" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J25" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K25" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C26" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D26" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E26" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F26" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G26" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H26" s="3" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I26" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J26" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>1979.01</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L26" s="4">
-        <x:v>3133.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>1979.01</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>0</x:v>
+        <x:v>3133.91</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K29" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J30" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K30" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>4090.32</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>4090.32</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.32</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.32</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>18400</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>18400</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>818.07</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>4294.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>818.07</x:v>
       </x:c>
       <x:c r="L37" s="4">
-        <x:v>0</x:v>
+        <x:v>4294.86</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>5112.94</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>5112.94</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.94</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.94</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>4499.38</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>4499.38</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>3016.63</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>3016.63</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4499.38</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4499.38</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J48" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K48" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>3016.63</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>3016.63</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>4703.89</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>4703.89</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>25900</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>25900</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J58" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K58" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4703.89</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4703.89</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>4806.14</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>4806.14</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J62" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K62" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J63" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K63" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J64" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>4729.45</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L64" s="4">
-        <x:v>383.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D67" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E67" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D67" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>220</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J68" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K68" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J70" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K70" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4806.14</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4806.14</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J75" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4729.45</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>0</x:v>
+        <x:v>383.47</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J77" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K77" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J78" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K78" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>248</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>249</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>250</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>252</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>253</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>254</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>258</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J81" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K81" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C82" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D82" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E82" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F82" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G82" s="3" t="s">
-        <x:v>257</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>261</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>262</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J86" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K86" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J87" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K87" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J89" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K89" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>4755.01</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L90" s="4">
-        <x:v>357.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>30166.2</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L92" s="4">
-        <x:v>25053.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J93" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K93" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>4601.62</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>4601.62</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J95" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K95" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J96" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K96" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J98" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K98" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="100" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="100" spans="1:15">
+      <x:c r="A100" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C100" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D100" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E100" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F100" s="3" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="G100" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H100" s="3" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="I100" s="3" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="J100" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K100" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M100" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N100" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O100" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
     <x:row r="101" spans="1:15">
-      <x:c r="A101" s="0" t="s">
-        <x:v>327</x:v>
+      <x:c r="A101" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D101" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E101" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F101" s="3" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="G101" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H101" s="3" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="I101" s="3" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="J101" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K101" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M101" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N101" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O101" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
-      <x:c r="A102" s="0" t="s">
-        <x:v>328</x:v>
+      <x:c r="A102" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C102" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D102" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E102" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F102" s="3" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="G102" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H102" s="3" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="I102" s="3" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="J102" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K102" s="4">
+        <x:v>4755.01</x:v>
+      </x:c>
+      <x:c r="L102" s="4">
+        <x:v>357.91</x:v>
+      </x:c>
+      <x:c r="M102" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N102" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O102" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
-      <x:c r="A103" s="0" t="s">
-        <x:v>329</x:v>
+      <x:c r="A103" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D103" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E103" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F103" s="3" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="G103" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H103" s="3" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I103" s="3" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J103" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="K103" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="L103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M103" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N103" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O103" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
-      <x:c r="A104" s="0" t="s">
-        <x:v>330</x:v>
+      <x:c r="A104" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C104" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D104" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E104" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F104" s="3" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="G104" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H104" s="3" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I104" s="3" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="J104" s="4">
+        <x:v>30166.2</x:v>
+      </x:c>
+      <x:c r="K104" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L104" s="4">
+        <x:v>25053.29</x:v>
+      </x:c>
+      <x:c r="M104" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N104" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O104" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
-      <x:c r="A105" s="0" t="s">
-        <x:v>331</x:v>
+      <x:c r="A105" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D105" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E105" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F105" s="3" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="G105" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H105" s="3" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="I105" s="3" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="J105" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="K105" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="L105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M105" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N105" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O105" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:15">
+      <x:c r="A106" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C106" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D106" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E106" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F106" s="3" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G106" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H106" s="3" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="I106" s="3" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J106" s="4">
+        <x:v>4601.62</x:v>
+      </x:c>
+      <x:c r="K106" s="4">
+        <x:v>4601.62</x:v>
+      </x:c>
+      <x:c r="L106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M106" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N106" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O106" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:15">
+      <x:c r="A107" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C107" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D107" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E107" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F107" s="3" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="G107" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H107" s="3" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="I107" s="3" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="J107" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K107" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M107" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N107" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O107" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:15">
+      <x:c r="A108" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C108" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D108" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E108" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F108" s="3" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G108" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H108" s="3" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="I108" s="3" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="J108" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K108" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M108" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N108" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O108" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:15">
+      <x:c r="A109" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D109" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E109" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F109" s="3" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="G109" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H109" s="3" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="I109" s="3" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="J109" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="K109" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M109" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N109" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O109" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:15">
+      <x:c r="A110" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C110" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D110" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E110" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F110" s="3" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="G110" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H110" s="3" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="I110" s="3" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="J110" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K110" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M110" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N110" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O110" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:15">
+      <x:c r="A111" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D111" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E111" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F111" s="3" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G111" s="3" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H111" s="3" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="I111" s="3" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="J111" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O111" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="113" spans="1:15">
+      <x:c r="A113" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:15">
+      <x:c r="A114" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:15">
+      <x:c r="A115" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:15">
+      <x:c r="A116" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:15">
+      <x:c r="A117" s="0" t="s">
+        <x:v>380</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A100:J100"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A105:J105"/>
+    <x:mergeCell ref="A112:J112"/>
+    <x:mergeCell ref="A113:J113"/>
+    <x:mergeCell ref="A114:J114"/>
+    <x:mergeCell ref="A115:J115"/>
+    <x:mergeCell ref="A116:J116"/>
+    <x:mergeCell ref="A117:J117"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>