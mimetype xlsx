--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab7dc17df28474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2050c640170741ffbd263675181ddaca.psmdcp" Id="R2b919d5b6ad54213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b0536316dd4c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d026f91fb47847eba710271c0f59301f.psmdcp" Id="R1891057a1387447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -130,57 +130,84 @@
   <x:si>
     <x:t>Научноизследователска организация</x:t>
   </x:si>
   <x:si>
     <x:t>Институт</x:t>
   </x:si>
   <x:si>
     <x:t>Публично правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Ул. ,,Акад. Георги Бончев“, бл. 6, ет. 5, стая 512</x:t>
   </x:si>
   <x:si>
     <x:t>гр.София</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0068</x:t>
   </x:si>
   <x:si>
     <x:t>Публикуване на 2 книжки на сп. "Psychological Research (in the Balkans)" (PsyRB) // (сп. ,,Психологични изследвания `(на Балканите)  през 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>В изпълнение (от дата на стартиране)</x:t>
   </x:si>
   <x:si>
+    <x:t>000455464 Аграрен университет - Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Учебно заведение</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Висше училище/университет</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4000, ул. Менделеев №12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биоакумулация и трофичен трансфер на тежки метали: oценка на контролната роля на пойкилотермните организми и техните ендохелминти в Централна и Югоизточна Европа</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000455464 Аграрен Университет, Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4000, Бул. Менделеев 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Биологичната активност на натурални продукти от Agastache foeniculum (Pursh) Kuntze и Fomitopsis pinicola (Sw.) P. Karst</x:t>
+  </x:si>
+  <x:si>
     <x:t>123024538 Аграрен факултет, Тракийски университет, гр. Стара Загора, България</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Висше училище/университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6015, гр. Стара Загора, Тракийски университет, Студентски град, Аграрен факултет</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0038</x:t>
   </x:si>
   <x:si>
     <x:t>Стимулиране и подпомагане издаването и разпространението на научно списание Agricultural Science and Technology</x:t>
   </x:si>
   <x:si>
     <x:t>000049741 Бургаски свободен университет</x:t>
   </x:si>
   <x:si>
     <x:t>Частно правна</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Бургас, 8001, бул. Сан Стефано №62</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Бургас</x:t>
   </x:si>
@@ -296,60 +323,88 @@
     <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев", бл. 24</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0030</x:t>
   </x:si>
   <x:si>
     <x:t>Инженерна геология и хидрогеология</x:t>
   </x:si>
   <x:si>
     <x:t>127526189 ЗЕМЕДЕЛСКИ ИНСТИТУТ - ШУМЕН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, бул. СИМЕОН ВЕЛИКИ, номер 3</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Шумен</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Молекулярно-генетичен анализ на полиморфизма в локуса на гена на лептина и връзката му с някои продуктивни качества при свине от Дунавска бяла порода
 </x:t>
   </x:si>
   <x:si>
+    <x:t>000083619 Икономически университет-Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Варна, 9002, бул. "Княз Борис I", номер 77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Варна</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Международна конференция по икономика, бизнес и управление (ICEBM 2026)</x:t>
+  </x:si>
+  <x:si>
     <x:t>175906035 Институт за балканистика с Център по тракология, Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. „Московска“ 45</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0018</x:t>
   </x:si>
   <x:si>
     <x:t>: „БЪЛГАРСКА НАУЧНА ПЕРИОДИКА 2026” - Etudes balkaniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">000665498 Институт за български език „Проф. Любомир Андрейчин“ при Българската академия на науките
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, бул. „Шипченски проход“ № 52, бл. 17, ет. 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Седма международна научна конференция „Компютърната лингвистика в България“ (CLIB 2026)</x:t>
   </x:si>
   <x:si>
     <x:t>000665498 Институт за български език „Проф. Любомир Андрейчин“, БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. „Шипченски проход“ 52, бл. 17, София</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0066</x:t>
   </x:si>
   <x:si>
     <x:t>Сп. "Балканско езикознание / Linguistique balkanique"</x:t>
   </x:si>
   <x:si>
     <x:t>000665498 Институт за български език „Професор Любомир Андрейчин“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1300, бул. „Шипченски проход“ 52, бл. 17, ет. 5</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0070</x:t>
   </x:si>
   <x:si>
     <x:t>Tом 39 на списание „Известия на Института за български език „Проф. Любомир Андрейчин”</x:t>
   </x:si>
@@ -447,96 +502,117 @@
   <x:si>
     <x:t>175905702 Институт за космически изследвания и технологии – Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев, блок 1</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Опазване на културното наследство чрез прилагане на дистанционни методи за установяване, оценка и превенция на иманярска дейност</x:t>
   </x:si>
   <x:si>
     <x:t>175905702 Институт за космически изследвания и технологии към Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев" бл. 1</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0029</x:t>
   </x:si>
   <x:si>
     <x:t>Аерокосмически изследвания в България</x:t>
   </x:si>
   <x:si>
+    <x:t>175905702 Институт за космически изследвания и технологии при Българска академия на науките (ИКИТ - БАН)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Двадесет и втора международна научна конференция ”Space, Ecology, Safety – SES 2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>000665509 Институт за литература – Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1111, жк. „Гео Милев”, бул. „Шипченски проход“ 52, бл. 17</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0050</x:t>
   </x:si>
   <x:si>
     <x:t>Studia Litteraria Serdicensia 2026</x:t>
   </x:si>
   <x:si>
     <x:t>000665509 Институт за литература –Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. „Шипченски проход” №52, бл. 17, ет. 8</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Литературна мисъл</x:t>
   </x:si>
   <x:si>
     <x:t>000665509 Институт за литература при Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Бул. „Шипченски проход“, 52, бл. 17</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0042</x:t>
   </x:si>
   <x:si>
     <x:t>Scripta &amp; e-Scripta. The Journal of Interdisciplinary Medieval Studies</x:t>
   </x:si>
   <x:si>
     <x:t>000665509 ИНСТИТУТ ЗА ЛИТЕРАТУРА при Българската академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Бул. Шипченски проход 52, бл. 17</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0012</x:t>
   </x:si>
   <x:si>
     <x:t>Издаване на сп. „Старобългарска литература“, кн. 73-74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831654397 ИНСТИТУТ ПО АСТРОНОМИЯ С НАЦИОНАЛНА АСТРОНОМИЧЕСКА ОБСЕРВАТОРИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1784, бул. ЦАРИГРАДСКО ШОСЕ, номер 72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-та Българо-Сръбска Астрономическа конференция</x:t>
   </x:si>
   <x:si>
     <x:t>175905652 ИНСТИТУТ ПО БИОРАЗНООБРАЗИЕ И ЕКОСИСТЕМНИ ИЗСЛЕДВАНИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. ЮРИЙ ГАГАРИН, № 2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0007</x:t>
   </x:si>
   <x:si>
     <x:t>Вариация по височинен градиент в радиалния прираст на обикновения бук (Fagus sylvatica L.) в югоизточната част от ареала на вида</x:t>
   </x:si>
   <x:si>
     <x:t>175905652 Институт по биоразнообразие и екосистемни изследвания към Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, бул. "Цар Освободител" №1</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0063</x:t>
   </x:si>
   <x:si>
     <x:t>Acta Zoologica Bulgarica</x:t>
   </x:si>
@@ -562,188 +638,273 @@
   <x:si>
     <x:t>BNSF-1.001-0091</x:t>
   </x:si>
   <x:si>
     <x:t>Phytologia Balcanica</x:t>
   </x:si>
   <x:si>
     <x:t>175905652 Институт по биоразнообразие и екосистемни изследвания, Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. Майор Ю. Гагарин 2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0003</x:t>
   </x:si>
   <x:si>
     <x:t>В търсене на витошките жижни: теренно проучване</x:t>
   </x:si>
   <x:si>
     <x:t>175905455 Институт по биофизика и биомедицинско инженерство - Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Акад. Георги Бончев, бл. 21</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Списание "Notes on Intuitionistic Fuzzy Sets"</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Notes on Number Theory and Discrete Mathematics"</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Списание "Notes on Intuitionistic Fuzzy Sets"</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">175905455 Институт по биофизика и биомедицинско инженерство
 Българска академия на науките (ИБФБМИ – БАН)
 </x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев, бл. 21</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0032</x:t>
   </x:si>
   <x:si>
     <x:t>International Journal Bioautomation</x:t>
   </x:si>
   <x:si>
     <x:t>175905638 Институт по експериментална морфология, патология иантропология с музей при Българска Академия на Науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, община Слатина, ул. Академик Георги Бончев, бл. 25</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0048</x:t>
   </x:si>
   <x:si>
     <x:t>Acta Morphologica et Anthropologica</x:t>
   </x:si>
   <x:si>
+    <x:t>000663694 Институт по електроника на Българската академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1782, бул. "Цариградско шосе" №72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Равда</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Двадесет и четвърта международна конференция и школа по квантова електроника „Лазерна физика и приложения“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000662089 Институт по електрохимия и енергийни системи „Акад. Евгени Будевски“ (ИЕЕС) - Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев, бл. 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Софийски Електрохимични Дни 2026 (СЕД'26)</x:t>
+  </x:si>
+  <x:si>
     <x:t>175905727 ИНСТИТУТ ПО ИНФОРМАЦИОННИ И КОМУНИКАЦИОННИ ТЕХНОЛОГИИ - БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул."Акад. Г. Бончев", блок 2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>КИТ - КИБЕРНЕТИКА И ИНФОРМАЦИОННИ ТЕХНОЛОГИИ</x:t>
   </x:si>
   <x:si>
     <x:t>175905727 Институт по Информационни и Комуникационни Технологии - Българска Академия на Науките (ИИКТ-БАН)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев бл. 2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0011</x:t>
   </x:si>
   <x:si>
     <x:t>Оценка на риска от появата на екстремни горски пожари, чрез анализ на климатични променливи, сателитни и теренни данни за България</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000665249 Институт по математика и информатика при Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев, бл. 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Шестнадесета международна конференция „Цифрово представяне и опазване на културно и научно наследство” (DiPP2026)</x:t>
   </x:si>
   <x:si>
     <x:t>000665249 Институт по математика и информатика при Българската академия на науките, София, България</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Академик Георги Бончев" бл. 8</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0084</x:t>
   </x:si>
   <x:si>
     <x:t>Cultural and Historical Heritage: Preservation, Representation, Digitalization (KIN journal)
 Културно-историческо наследство: опазване, представяне, дигитализация</x:t>
   </x:si>
   <x:si>
     <x:t>000663718 Институт по механика - БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. Акад. Г.Бончев бл.4</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0086</x:t>
   </x:si>
   <x:si>
     <x:t>Series on Biomechanics</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1113, ул. Акад. Г. Бончев бл.4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9-та европейска лятна школа по биореология и Симпозиум по микро- и наномеханика и механобиология на клетки, тъкани и биологични системи (БИОРEO2026)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000663718 Институт по механика към Българската академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. “Акад. Г. Бончев“, блок 4</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0019</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Теоретична и приложна механика" - ТПМ 2026</x:t>
   </x:si>
   <x:si>
     <x:t>000663700 Институт по микробиология "Стефан Ангелов",  Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Акад. Георги Бончев, блок 26</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Пловдив</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BNSF-1.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Функционални храни повлияващи молекулярните белези на възпаление при ин виво модел на стареене</x:t>
   </x:si>
   <x:si>
     <x:t>000663700 Институт по микробиология "Стефан Ангелов", Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. "Акад. Георги Бончев" №26</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0005</x:t>
   </x:si>
   <x:si>
     <x:t>Oсцилация на възпалителни и про-възстановяващи медиатори в неутрофили при температурен стрес</x:t>
   </x:si>
   <x:si>
+    <x:t>000663725 Институт по обща и неорганична химия, Българска Академия на Науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. "Акад. Г. Бончев", бл 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за организирането на 22ри международен симпозиум по явленията на рзтворимост и свързаните с него равновесни процеси</x:t>
+  </x:si>
+  <x:si>
+    <x:t>В изпълнение (временно спрян)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000663668 Институт по органична химия с Център по фитохимия-София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, Академик Георги Бончев бл. 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Флавоноид–инсулинови взаимодействия: молекулни, структурни и биофизични аспекти</x:t>
+  </x:si>
+  <x:si>
     <x:t>177084866 Институт по реторика и комуникации</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1750, София, Столична община, ЖК Младост 1, блок 38, вход Б</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0057</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Реторика и комуникации"</x:t>
   </x:si>
   <x:si>
+    <x:t>175905570 Институт по физиология на растенията и генетика - Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, ул. Акад. Георги Бончев, блок 21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0016</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Втора международна конференция по функционална биология (FunBio2)  
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>175906003 Институт по философия и социология при Българска академия на науките</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" 13а</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>Финансова подкрепа на списание "Balkan Journal of Philosophy" за 2026 г.</x:t>
   </x:si>
   <x:si>
     <x:t>175906003 Институт по философия и социология, Българска академия на науките.</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. Московска 13а</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0015</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на издаване на списание "Философски алтернативи" в 6 книжки за 12 месеца</x:t>
   </x:si>
   <x:si>
     <x:t>000662192 Института за гората при БАН</x:t>
@@ -772,391 +933,551 @@
   <x:si>
     <x:t>000670634 Лесотехнически университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1797, бул. "Климент Охридски" № 10</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0080</x:t>
   </x:si>
   <x:si>
     <x:t>Оптимизация публикационния процес на научното издание Tradition and Modernity in Veterinary Medicine</x:t>
   </x:si>
   <x:si>
     <x:t>000455471 Медицински университет – Пловдив</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4002, Бул. „Васил Априлов“ 15А, 4002 Пловдив, България</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0052</x:t>
   </x:si>
   <x:si>
     <x:t>Фолия Медика</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">831385737 Медицински университет-София
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">България, гр.София, 1431, бул. „Ив. Гешов” № 15
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Идентифициране на нови мулти-таргетни малки молекули за лечение на болестта на Алцхаймер чрез компютърно-подпомогнат лекарствен дизайн, органичен синтез и експериментална биологична оценка</x:t>
+  </x:si>
+  <x:si>
     <x:t>175905823 Национален институт по геофизика, геодезия и география при Българска академия на науките (НИГГГ-БАН)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. “Акад. Г. Бончев”, бл. 3</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>CA23104 - ВКЛЮЧВАНЕ НА ПОВТОРНОТО ИЗПОЛЗВАНЕ НА ВОДАТА В ПАРАДИГМАТА НА КРЪГОВАТА ИКОНОМИКА (Water4Reuse)</x:t>
   </x:si>
   <x:si>
+    <x:t>175905823 Национален Институт по Геофизика, Геодезия и География, Българска Академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1113, София, ул. "Акад. Г. Бончев" блок 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>с.Крапец (общ.Шабла)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Льосфест 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000665612 Национален природонаучен музей - Българска академия на науките</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, бул. Цар Освободител 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Предизвикателствата пред блатните видове риби по Средния и Долен Дунав</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670627 Национална спортна академия "Васил Левски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1700, Студентски град, ул. Акад. Стефан Младенов 21</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0079</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Приложни науки в спорта"</x:t>
   </x:si>
   <x:si>
+    <x:t>000670716 Национална художествена академия</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1000, ул. "Шипка" №1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съвременна методология за технологичното проучване и анализ на материалите на икони като елемент от Европейското културно наследство</x:t>
+  </x:si>
+  <x:si>
     <x:t>000709022 Национално издателство за образование и наука "Аз-буки"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, бул. "Цариградско шосе" №125, бл.5, ет.5</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за издаване на научно списание „Професионално образование”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за издаване на научно списание "Стратегии на образователната и научната политика"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за издаване на научно списание „Математика и информатика”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за издаване на научно списание "Философия"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Подкрепа за издаване на научно списание „Чуждоезиково обучение”</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.001-0046</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "История"</x:t>
   </x:si>
   <x:si>
-    <x:t>BNSF-1.001-0049</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BNSF-1.001-0078</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "Български език и литература"</x:t>
   </x:si>
   <x:si>
-    <x:t>BNSF-1.001-0073</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BNSF-1.001-0085</x:t>
   </x:si>
   <x:si>
     <x:t>Подкрепа за издаване на научно списание "Педагогика"</x:t>
   </x:si>
   <x:si>
     <x:t>121698709 Националното дружество по екологично инженерство и опазване на околната среда (НДЕИООС)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, ул. „Акад. Георги Бончев“ бл. 26</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0016</x:t>
   </x:si>
   <x:si>
     <x:t>Издаване на два броя  списание „Екологично инженерство и опазване на околната среда“ (ЕИООС) на английски език през 2026 година.</x:t>
   </x:si>
   <x:si>
     <x:t>000662107 Селскостопанска академия</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1373, ул. Суходолска 30</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Българско списание за селскостопанска наука</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Икономика и управление на селското стопанство</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.001-0026</x:t>
   </x:si>
   <x:si>
     <x:t>Почвознание, агрохимия и екология</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Растениевъдни науки</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.001-0024</x:t>
   </x:si>
   <x:si>
     <x:t>Животновъдни науки</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Растениевъдни науки</x:t>
   </x:si>
   <x:si>
     <x:t>000670680 Софийски университет "Св. Климент Охридски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, бул. "Цар Освободител" №15
 Софийски университет "Св. Климент Охридски"</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0006</x:t>
   </x:si>
   <x:si>
     <x:t>Медии и език. Eлектронно списание за научни изследвания по медиен език</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1700, Бул. "Цар Освободител" 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Дълбоко евтектични смеси – нови хоризонти в течно-течната микроекстракция</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1504, Бул. "Цар Освободител" 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Културни и социални процеси в региони с депопулация (По примера на Северозападна България и Централна Словакия)</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670680 СОФИЙСКИ УНИВЕРСИТЕТ "СВ.КЛИМЕНТ ОХРИДСКИ"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1504, ул. ЦАР ОСВОБОДИТЕЛ, номер 15</x:t>
   </x:si>
   <x:si>
+    <x:t>гр.Пловдив,гр.София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Международeн нумизматичeн форум „3rd BulgNR &amp; 2nd International Experimental Numismatic Workshop (IENW) TOGETHER“</x:t>
+  </x:si>
+  <x:si>
     <x:t>BNSF-1.009-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Нови наноструктури, съдържащи белтъка hBest1: терапевтични перспективи за бестрофинопатии</x:t>
   </x:si>
   <x:si>
+    <x:t>000670680 Софийски университет „Св. Климент Охридски“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1504, бул. "Цар Освободител" 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Реконструкция на нискотемпературната еволюция на контактната зона Вепорикум–Гемерикум (Западни Карпати) чрез цирконова и апатитова термохронология</x:t>
+  </x:si>
+  <x:si>
     <x:t>175906003 Списание "Социологически проблеми", Институт по философия и социология при БАН</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, ул. "Московска" 13А</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0034</x:t>
   </x:si>
   <x:si>
     <x:t>Финансиране на издаване на списание "Социологически проблеми", 2026 г. - бр. 1 и 2</x:t>
   </x:si>
   <x:si>
     <x:t>000124026 Стопанска академия „Д. А. Ценов“ - Свищов</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Свищов, 5250, ул. „Емануил Чакъров“ 2</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Свищов</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0045</x:t>
   </x:si>
   <x:si>
     <x:t>Списание "Бизнес управление"</x:t>
   </x:si>
   <x:si>
     <x:t>000124026 Стопанска академия „Димитър А. Ценов“ – Свищов</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0090</x:t>
   </x:si>
   <x:si>
     <x:t>Списание „Народностопански архив“</x:t>
+  </x:si>
+  <x:si>
+    <x:t>831917834 ТЕХНИЧЕСКИ УНИВЕРСИТЕТ - София</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1756, кв. ДЪРВЕНИЦА /  бул.СВ. КЛИМЕНТ ОХРИДСКИ, номер 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Созопол</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XXXVI Международен научен симпозиум
+"МЕТРОЛОГИЯ И МЕТРОЛОГИЧНО ОСИГУРЯВАНЕ 2026"</x:t>
   </x:si>
   <x:si>
     <x:t>123024538 Тракийски универсиет - Стара Загора</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Стара Загора, 6000, Студентски град</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0039</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRAKIA JOURNAL OF SCIENCES
 Series Biomedical Sciences/Series Social Sciences
 </x:t>
   </x:si>
   <x:si>
+    <x:t>123024538 Тракийски Университет – Стара Загора</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Стара Загора, 6015, Студентски град</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Царево</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Четвърто работно съвещание „Теория на солитоните, нелинейна динамика и машинно обучение“</x:t>
+  </x:si>
+  <x:si>
     <x:t>123024538 Тракийски университет, Ветеринарномедицински факултет</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0060</x:t>
   </x:si>
   <x:si>
     <x:t>Българско списание за ветеринарна медицина</x:t>
   </x:si>
   <x:si>
+    <x:t>000670602 УНИВЕРСИТЕТ ЗА НАЦИОНАЛНО И СВЕТОВНО СТОПАНСТВО</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1700, Улица „8-ми декември“ 19, Студентски град</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgarian Journal of International Economics and Politics</x:t>
+  </x:si>
+  <x:si>
     <x:t>000670602 Университет за национално и световно стопанство</x:t>
   </x:si>
   <x:si>
+    <x:t>България, гр.София, 1700, бул. "Осми декември" 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Economic Alternatives Journal - сп. "Икономически алтернативи"</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1700, ул. „Осми декември“ №19, район „Студентски“</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0041</x:t>
   </x:si>
   <x:si>
     <x:t>Подобряване на международната видимост и научното въздействие чрез повишаване на качеството, разпространението и индексирането на Научни трудове на УНСС</x:t>
   </x:si>
   <x:si>
+    <x:t>BNSF-1.001-0040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Съхраняване и развитие на академичното наследство: повишаване на качеството, разширяване на достъпа и укрепване на индексирането на Годишник на УНСС като водещо академично издание</x:t>
+  </x:si>
+  <x:si>
     <x:t>България, гр.София, 1700, ул. „8-ми декември“ 19, Студентски град, София, ПК1700</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Finance, Accounting and Business Analysis (FABA) / Финанси, счетоводство и бизнес анализи</x:t>
   </x:si>
   <x:si>
-    <x:t>BNSF-1.001-0040</x:t>
-[...23 lines deleted...]
-    <x:t>Economic Alternatives Journal - сп. "Икономически алтернативи"</x:t>
+    <x:t>000670616 УНИВЕРСИТЕТ ПО АРХИТЕКТУРА, СТРОИТЕЛСТВО И ГЕОДЕЗИЯ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.София, 1046, бул. ХРИСТО СМИРНЕНСКИ, номер 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11-ти "Световен форум: Конгрес по строителство-архитектура-градоустройство - CAUSummit 2026"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000455440 Университет по хранителни технологии - Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4002, бул. Марица, № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.010-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Организиране на 13-ти Централно европейски конгрес по храни - CEFood 2026
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000455440 Университет по хранителни технологии, гр. Пловдив</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Пловдив, 4002, бул. Марица № 26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.004-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Вариабилност на биоактивните компоненти в Allium ursinum L. и възможности за тяхното приложение в хранителни продукти</x:t>
   </x:si>
   <x:si>
     <x:t>121521484 Фондация "Акад. Проф. Д-р Стефан Ангелов"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1113, Acad. Georgi Bonchev str, block 26</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0008</x:t>
   </x:si>
   <x:si>
     <x:t>Научно списание "Акта Микробиологика Булгарика"</x:t>
   </x:si>
   <x:si>
     <x:t>121170665 Фондация за хуманитарни и социални изследвания – София (ФХСИ)</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1000, Адрес: София 1000, пл. „Славейков“ №11, ет. 4, стая 2</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Списание Критика и хуманизъм, издаване на кн. 64 и кн. 65</x:t>
   </x:si>
   <x:si>
     <x:t>000670673 Химикотехнологичен и Металургичен Университет</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1797, Климент Охридски 8</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0082</x:t>
   </x:si>
   <x:si>
     <x:t>Журнал по химична технология и металургия</x:t>
   </x:si>
   <x:si>
     <x:t>000934863 Шуменски университет „Епископ Константин Преславски”</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Шумен, 9700, ул. Университетска 115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Изследвания в областта на лингвистиката, културата и обучението по чужд език</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Шумен, 9700, ул. Университетска 115
 Факултет по хуманитарни науки</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0059</x:t>
   </x:si>
   <x:si>
     <x:t>Любословие</x:t>
   </x:si>
   <x:si>
-    <x:t>България, гр.Шумен, 9700, ул. Университетска 115</x:t>
-[...5 lines deleted...]
-    <x:t>Изследвания в областта на лингвистиката, културата и обучението по чужд език</x:t>
+    <x:t>000017149 ЮГОЗАПАДЕН УНИВЕРСИТЕТ "НЕОФИТ РИЛСКИ"</x:t>
+  </x:si>
+  <x:si>
+    <x:t>България, гр.Благоевград, 2700, ул. Иван Михайлов №66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>гр.Благоевград</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSF-1.001-0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Психологическа мисъл</x:t>
   </x:si>
   <x:si>
     <x:t>000017149 Югозападен университет "Неофит Рилски"</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, ул.Иван Михайлов №66</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Благоевград</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BNSF-1.001-0028</x:t>
   </x:si>
   <x:si>
     <x:t>Е-списание "Проблеми на постмодерността</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Психологическа мисъл</x:t>
   </x:si>
   <x:si>
     <x:t>000017149 Югозападен университет "Неофит Рилски" - Благоевград</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, Иван Михайлов № 66</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0065</x:t>
   </x:si>
   <x:si>
     <x:t>Balkanistic Forum (Балканистичен форум)</x:t>
   </x:si>
   <x:si>
     <x:t>000017149 Югозападен университет „Неофит Рилски“</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Благоевград, 2700, "Иван Михайлов" 66</x:t>
   </x:si>
   <x:si>
     <x:t>BNSF-1.001-0047</x:t>
   </x:si>
   <x:si>
     <x:t>NOTABENE /http://notabene-bg.org/ е електронно списание за философски и политически науки. Издава се от Центъра за изследвания и разпространение на политически и философски идеи при Философския факултет на Югозападния университет „Неофит Рилски” – Благоевград.</x:t>
   </x:si>
@@ -1603,51 +1924,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O118"/>
+  <x:dimension ref="A1:O144"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1886,4244 +2207,5466 @@
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>1833.7</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>3279.21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:15">
       <x:c r="A24" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B24" s="3" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D24" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F24" s="3" t="s">
+      <x:c r="G24" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="G24" s="3" t="s">
+      <x:c r="I24" s="3" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="H24" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J24" s="4">
-        <x:v>9000</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="K24" s="4">
-        <x:v>9000</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="L24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N24" s="5">
-        <x:v>1</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O24" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:15">
       <x:c r="A25" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B25" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F25" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C25" s="3" t="s">
+      <x:c r="H25" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D25" s="3" t="s">
+      <x:c r="I25" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E25" s="3" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="J25" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K25" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>1833.7</x:v>
       </x:c>
       <x:c r="L25" s="4">
-        <x:v>0</x:v>
+        <x:v>3279.21</x:v>
       </x:c>
       <x:c r="M25" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N25" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O25" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:15">
       <x:c r="A26" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B26" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C26" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D26" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E26" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F26" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G26" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C26" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="D26" s="3" t="s">
+      <x:c r="H26" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="E26" s="3" t="s">
-[...2 lines deleted...]
-      <x:c r="F26" s="3" t="s">
+      <x:c r="I26" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="G26" s="3" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="J26" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K26" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N26" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D27" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E27" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J27" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>1979.01</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L27" s="4">
-        <x:v>3133.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G28" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H28" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I28" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J28" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K28" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="H29" s="3" t="s">
+      <x:c r="I29" s="3" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>1979.01</x:v>
       </x:c>
       <x:c r="L29" s="4">
-        <x:v>0</x:v>
+        <x:v>3133.91</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J31" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K31" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>4090.32</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>4090.32</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>18400</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>18400</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.32</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4090.32</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>18400</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>18400</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>12</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>818.07</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L37" s="4">
-        <x:v>4294.86</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J40" s="4">
-        <x:v>5112.94</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>5112.94</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>818.07</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>0</x:v>
+        <x:v>4294.86</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.94</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.94</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>4499.38</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>4499.38</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J49" s="4">
-        <x:v>3016.63</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K49" s="4">
-        <x:v>3016.63</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N49" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J50" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4499.38</x:v>
       </x:c>
       <x:c r="K50" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>4499.38</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N50" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O50" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B51" s="3" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E51" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F51" s="3" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G51" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J51" s="4">
-        <x:v>19500</x:v>
+        <x:v>8300</x:v>
       </x:c>
       <x:c r="K51" s="4">
-        <x:v>19500</x:v>
+        <x:v>8300</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
-        <x:v>18</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="K52" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.93</x:v>
       </x:c>
       <x:c r="L52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N52" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H53" s="3" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I53" s="3" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J53" s="4">
-        <x:v>25900</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K53" s="4">
-        <x:v>25900</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J54" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>3016.63</x:v>
       </x:c>
       <x:c r="K54" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>3016.63</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N54" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O54" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B55" s="3" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E55" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F55" s="3" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G55" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H55" s="3" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="3" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J55" s="4">
-        <x:v>20000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K55" s="4">
-        <x:v>20000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M55" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" s="5">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O55" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:15">
       <x:c r="A56" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B56" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C56" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D56" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E56" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F56" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G56" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H56" s="3" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I56" s="3" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J56" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K56" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M56" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O56" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:15">
       <x:c r="A57" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B57" s="3" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E57" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F57" s="3" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G57" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H57" s="3" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I57" s="3" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J57" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="K57" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="L57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O57" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:15">
       <x:c r="A58" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B58" s="3" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C58" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D58" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E58" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F58" s="3" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G58" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H58" s="3" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I58" s="3" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K58" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N58" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O58" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:15">
       <x:c r="A59" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B59" s="3" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E59" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F59" s="3" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G59" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H59" s="3" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I59" s="3" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J59" s="4">
-        <x:v>4703.89</x:v>
+        <x:v>25900</x:v>
       </x:c>
       <x:c r="K59" s="4">
-        <x:v>4703.89</x:v>
+        <x:v>25900</x:v>
       </x:c>
       <x:c r="L59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O59" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:15">
       <x:c r="A60" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B60" s="3" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C60" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D60" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E60" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F60" s="3" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G60" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H60" s="3" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I60" s="3" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J60" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K60" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O60" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:15">
       <x:c r="A61" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B61" s="3" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E61" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F61" s="3" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G61" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H61" s="3" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I61" s="3" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J61" s="4">
-        <x:v>19500</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="K61" s="4">
-        <x:v>19500</x:v>
+        <x:v>20000</x:v>
       </x:c>
       <x:c r="L61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M61" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" s="5">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="O61" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:15">
       <x:c r="A62" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B62" s="3" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C62" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D62" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E62" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F62" s="3" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G62" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H62" s="3" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I62" s="3" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J62" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K62" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M62" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N62" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O62" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:15">
       <x:c r="A63" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B63" s="3" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E63" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F63" s="3" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G63" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H63" s="3" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I63" s="3" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J63" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K63" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O63" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:15">
       <x:c r="A64" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B64" s="3" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C64" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D64" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E64" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F64" s="3" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G64" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H64" s="3" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I64" s="3" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J64" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K64" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O64" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:15">
       <x:c r="A65" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B65" s="3" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E65" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F65" s="3" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G65" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H65" s="3" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I65" s="3" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J65" s="4">
-        <x:v>26000</x:v>
+        <x:v>4703.89</x:v>
       </x:c>
       <x:c r="K65" s="4">
-        <x:v>26000</x:v>
+        <x:v>4703.89</x:v>
       </x:c>
       <x:c r="L65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M65" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O65" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:15">
       <x:c r="A66" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B66" s="3" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C66" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D66" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E66" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F66" s="3" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="G66" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H66" s="3" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I66" s="3" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J66" s="4">
-        <x:v>26000</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K66" s="4">
-        <x:v>26000</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M66" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N66" s="5">
-        <x:v>24</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O66" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:15">
       <x:c r="A67" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B67" s="3" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E67" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F67" s="3" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G67" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H67" s="3" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I67" s="3" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J67" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K67" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N67" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O67" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:15">
       <x:c r="A68" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B68" s="3" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C68" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E68" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F68" s="3" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G68" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H68" s="3" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I68" s="3" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J68" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K68" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M68" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N68" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O68" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:15">
       <x:c r="A69" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B69" s="3" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E69" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F69" s="3" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G69" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H69" s="3" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I69" s="3" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J69" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="K69" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>19500</x:v>
       </x:c>
       <x:c r="L69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N69" s="5">
-        <x:v>12</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="O69" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:15">
       <x:c r="A70" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B70" s="3" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C70" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D70" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E70" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F70" s="3" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G70" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H70" s="3" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I70" s="3" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J70" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K70" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N70" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O70" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:15">
       <x:c r="A71" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B71" s="3" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E71" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F71" s="3" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G71" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H71" s="3" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I71" s="3" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J71" s="4">
-        <x:v>4806.14</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K71" s="4">
-        <x:v>4806.14</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O71" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:15">
       <x:c r="A72" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B72" s="3" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C72" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D72" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E72" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F72" s="3" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G72" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H72" s="3" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I72" s="3" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J72" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K72" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M72" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N72" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O72" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:15">
       <x:c r="A73" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B73" s="3" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E73" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F73" s="3" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="G73" s="3" t="s">
-        <x:v>216</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H73" s="3" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I73" s="3" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J73" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>7500</x:v>
       </x:c>
       <x:c r="K73" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>7500</x:v>
       </x:c>
       <x:c r="L73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O73" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:15">
       <x:c r="A74" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B74" s="3" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C74" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D74" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E74" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F74" s="3" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="G74" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H74" s="3" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I74" s="3" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J74" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K74" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O74" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:15">
       <x:c r="A75" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B75" s="3" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E75" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F75" s="3" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="G75" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H75" s="3" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I75" s="3" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J75" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K75" s="4">
-        <x:v>4729.45</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L75" s="4">
-        <x:v>383.47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N75" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O75" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:15">
       <x:c r="A76" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B76" s="3" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C76" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D76" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E76" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F76" s="3" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="G76" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H76" s="3" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I76" s="3" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J76" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K76" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M76" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O76" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:15">
       <x:c r="A77" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B77" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E77" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F77" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G77" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H77" s="3" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I77" s="3" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J77" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K77" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M77" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O77" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:15">
       <x:c r="A78" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B78" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C78" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D78" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E78" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F78" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G78" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H78" s="3" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I78" s="3" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J78" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="K78" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="L78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N78" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O78" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:15">
       <x:c r="A79" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B79" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E79" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F79" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G79" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H79" s="3" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I79" s="3" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J79" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K79" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O79" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:15">
       <x:c r="A80" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B80" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C80" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D80" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E80" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F80" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G80" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H80" s="3" t="s">
-        <x:v>269</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I80" s="3" t="s">
-        <x:v>270</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J80" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K80" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N80" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O80" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:15">
       <x:c r="A81" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B81" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E81" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F81" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G81" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H81" s="3" t="s">
-        <x:v>271</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I81" s="3" t="s">
-        <x:v>272</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J81" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K81" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O81" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:15">
       <x:c r="A82" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B82" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C82" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D82" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E82" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F82" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G82" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H82" s="3" t="s">
-        <x:v>273</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I82" s="3" t="s">
-        <x:v>274</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J82" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K82" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N82" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O82" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:15">
       <x:c r="A83" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B83" s="3" t="s">
-        <x:v>259</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E83" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F83" s="3" t="s">
-        <x:v>260</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G83" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H83" s="3" t="s">
-        <x:v>275</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I83" s="3" t="s">
-        <x:v>276</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J83" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K83" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M83" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N83" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O83" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:15">
       <x:c r="A84" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B84" s="3" t="s">
-        <x:v>277</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C84" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D84" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E84" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F84" s="3" t="s">
-        <x:v>278</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G84" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H84" s="3" t="s">
-        <x:v>279</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I84" s="3" t="s">
-        <x:v>280</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J84" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4806.14</x:v>
       </x:c>
       <x:c r="K84" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4806.14</x:v>
       </x:c>
       <x:c r="L84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N84" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O84" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:15">
       <x:c r="A85" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B85" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E85" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F85" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G85" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H85" s="3" t="s">
-        <x:v>283</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I85" s="3" t="s">
-        <x:v>284</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J85" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K85" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N85" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O85" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:15">
       <x:c r="A86" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B86" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C86" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D86" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E86" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F86" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G86" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H86" s="3" t="s">
-        <x:v>285</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I86" s="3" t="s">
-        <x:v>286</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J86" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K86" s="4">
         <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N86" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O86" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:15">
       <x:c r="A87" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B87" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E87" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F87" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G87" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H87" s="3" t="s">
-        <x:v>287</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I87" s="3" t="s">
-        <x:v>288</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J87" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="K87" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>25000</x:v>
       </x:c>
       <x:c r="L87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N87" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O87" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:15">
       <x:c r="A88" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B88" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C88" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D88" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E88" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F88" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G88" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H88" s="3" t="s">
-        <x:v>289</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I88" s="3" t="s">
-        <x:v>290</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J88" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="K88" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>26000</x:v>
       </x:c>
       <x:c r="L88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N88" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O88" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:15">
       <x:c r="A89" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B89" s="3" t="s">
-        <x:v>281</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E89" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F89" s="3" t="s">
-        <x:v>282</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G89" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H89" s="3" t="s">
-        <x:v>291</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I89" s="3" t="s">
-        <x:v>292</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J89" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K89" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N89" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O89" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:15">
       <x:c r="A90" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B90" s="3" t="s">
-        <x:v>293</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C90" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D90" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E90" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F90" s="3" t="s">
-        <x:v>294</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G90" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H90" s="3" t="s">
-        <x:v>295</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I90" s="3" t="s">
-        <x:v>296</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J90" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>24900</x:v>
       </x:c>
       <x:c r="K90" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>24900</x:v>
       </x:c>
       <x:c r="L90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O90" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:15">
       <x:c r="A91" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B91" s="3" t="s">
-        <x:v>297</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E91" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F91" s="3" t="s">
-        <x:v>298</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G91" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H91" s="3" t="s">
-        <x:v>299</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I91" s="3" t="s">
-        <x:v>300</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J91" s="4">
-        <x:v>26000</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K91" s="4">
-        <x:v>26000</x:v>
+        <x:v>4729.45</x:v>
       </x:c>
       <x:c r="L91" s="4">
-        <x:v>0</x:v>
+        <x:v>383.47</x:v>
       </x:c>
       <x:c r="M91" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N91" s="5">
-        <x:v>24</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O91" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:15">
       <x:c r="A92" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B92" s="3" t="s">
-        <x:v>301</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C92" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D92" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E92" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F92" s="3" t="s">
-        <x:v>302</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G92" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H92" s="3" t="s">
-        <x:v>303</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I92" s="3" t="s">
-        <x:v>304</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J92" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>24825</x:v>
       </x:c>
       <x:c r="K92" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>24825</x:v>
       </x:c>
       <x:c r="L92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O92" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:15">
       <x:c r="A93" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B93" s="3" t="s">
-        <x:v>305</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E93" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F93" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G93" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H93" s="3" t="s">
-        <x:v>308</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I93" s="3" t="s">
-        <x:v>309</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J93" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K93" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N93" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O93" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:15">
       <x:c r="A94" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B94" s="3" t="s">
-        <x:v>310</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C94" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D94" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E94" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F94" s="3" t="s">
-        <x:v>306</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G94" s="3" t="s">
-        <x:v>307</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H94" s="3" t="s">
-        <x:v>311</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I94" s="3" t="s">
-        <x:v>312</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J94" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K94" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M94" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N94" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O94" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:15">
       <x:c r="A95" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B95" s="3" t="s">
-        <x:v>313</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E95" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F95" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G95" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H95" s="3" t="s">
-        <x:v>315</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I95" s="3" t="s">
-        <x:v>316</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J95" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K95" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M95" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N95" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O95" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:15">
       <x:c r="A96" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B96" s="3" t="s">
-        <x:v>317</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C96" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D96" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E96" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F96" s="3" t="s">
-        <x:v>314</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G96" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H96" s="3" t="s">
-        <x:v>318</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I96" s="3" t="s">
-        <x:v>319</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J96" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K96" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M96" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O96" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:15">
       <x:c r="A97" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B97" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E97" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F97" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G97" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H97" s="3" t="s">
-        <x:v>322</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I97" s="3" t="s">
-        <x:v>323</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J97" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K97" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M97" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N97" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O97" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:15">
       <x:c r="A98" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B98" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C98" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D98" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E98" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F98" s="3" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G98" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H98" s="3" t="s">
-        <x:v>325</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I98" s="3" t="s">
-        <x:v>326</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J98" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K98" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N98" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O98" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:15">
       <x:c r="A99" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B99" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E99" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F99" s="3" t="s">
-        <x:v>321</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G99" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H99" s="3" t="s">
-        <x:v>327</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I99" s="3" t="s">
-        <x:v>328</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J99" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K99" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N99" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O99" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:15">
       <x:c r="A100" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B100" s="3" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C100" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D100" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E100" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F100" s="3" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="G100" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H100" s="3" t="s">
-        <x:v>331</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I100" s="3" t="s">
-        <x:v>332</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J100" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K100" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N100" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O100" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:15">
       <x:c r="A101" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B101" s="3" t="s">
-        <x:v>320</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E101" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F101" s="3" t="s">
-        <x:v>333</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G101" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H101" s="3" t="s">
-        <x:v>334</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I101" s="3" t="s">
-        <x:v>335</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J101" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K101" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O101" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:15">
       <x:c r="A102" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B102" s="3" t="s">
-        <x:v>336</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C102" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D102" s="3" t="s">
-        <x:v>68</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E102" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F102" s="3" t="s">
-        <x:v>337</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G102" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H102" s="3" t="s">
-        <x:v>338</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I102" s="3" t="s">
-        <x:v>339</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J102" s="4">
-        <x:v>5112.92</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K102" s="4">
-        <x:v>4755.01</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L102" s="4">
-        <x:v>357.91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M102" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N102" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O102" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:15">
       <x:c r="A103" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B103" s="3" t="s">
-        <x:v>340</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E103" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F103" s="3" t="s">
-        <x:v>341</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G103" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H103" s="3" t="s">
-        <x:v>342</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I103" s="3" t="s">
-        <x:v>343</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J103" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K103" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M103" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N103" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O103" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:15">
       <x:c r="A104" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B104" s="3" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C104" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D104" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E104" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F104" s="3" t="s">
-        <x:v>345</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G104" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H104" s="3" t="s">
-        <x:v>346</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I104" s="3" t="s">
-        <x:v>347</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J104" s="4">
-        <x:v>30166.2</x:v>
+        <x:v>5112.91</x:v>
       </x:c>
       <x:c r="K104" s="4">
         <x:v>5112.91</x:v>
       </x:c>
       <x:c r="L104" s="4">
-        <x:v>25053.29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M104" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N104" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O104" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:15">
       <x:c r="A105" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B105" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E105" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F105" s="3" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G105" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H105" s="3" t="s">
-        <x:v>350</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I105" s="3" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J105" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K105" s="4">
-        <x:v>5112.93</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M105" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N105" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O105" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:15">
       <x:c r="A106" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B106" s="3" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C106" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D106" s="3" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E106" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F106" s="3" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="G106" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H106" s="3" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I106" s="3" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J106" s="4">
-        <x:v>4601.62</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K106" s="4">
-        <x:v>4601.62</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="L106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M106" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N106" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O106" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:15">
       <x:c r="A107" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B107" s="3" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E107" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F107" s="3" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G107" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H107" s="3" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I107" s="3" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J107" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="K107" s="4">
         <x:v>4090.33</x:v>
       </x:c>
       <x:c r="L107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M107" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N107" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O107" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:15">
       <x:c r="A108" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B108" s="3" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C108" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D108" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E108" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F108" s="3" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G108" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H108" s="3" t="s">
-        <x:v>362</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I108" s="3" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J108" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>24900</x:v>
       </x:c>
       <x:c r="K108" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>24900</x:v>
       </x:c>
       <x:c r="L108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M108" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N108" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O108" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:15">
       <x:c r="A109" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B109" s="3" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E109" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F109" s="3" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G109" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H109" s="3" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I109" s="3" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J109" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>24896</x:v>
       </x:c>
       <x:c r="K109" s="4">
-        <x:v>5112.91</x:v>
+        <x:v>24896</x:v>
       </x:c>
       <x:c r="L109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M109" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N109" s="5">
-        <x:v>12</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="O109" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:15">
       <x:c r="A110" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B110" s="3" t="s">
-        <x:v>368</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C110" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D110" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E110" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F110" s="3" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G110" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H110" s="3" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I110" s="3" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J110" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="K110" s="4">
-        <x:v>4090.33</x:v>
+        <x:v>9000</x:v>
       </x:c>
       <x:c r="L110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M110" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N110" s="5">
-        <x:v>12</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="O110" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:15">
       <x:c r="A111" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B111" s="3" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E111" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F111" s="3" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G111" s="3" t="s">
-        <x:v>357</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H111" s="3" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I111" s="3" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J111" s="4">
+        <x:v>26000</x:v>
+      </x:c>
+      <x:c r="K111" s="4">
+        <x:v>26000</x:v>
+      </x:c>
+      <x:c r="L111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M111" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N111" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O111" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:15">
+      <x:c r="A112" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C112" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D112" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E112" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F112" s="3" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="G112" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H112" s="3" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I112" s="3" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="J112" s="4">
+        <x:v>20900</x:v>
+      </x:c>
+      <x:c r="K112" s="4">
+        <x:v>20900</x:v>
+      </x:c>
+      <x:c r="L112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M112" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N112" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O112" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:15">
+      <x:c r="A113" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D113" s="3" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E113" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F113" s="3" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="G113" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H113" s="3" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="I113" s="3" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="J113" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K113" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M113" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N113" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O113" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:15">
+      <x:c r="A114" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C114" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D114" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E114" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F114" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="G114" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H114" s="3" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="I114" s="3" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="J114" s="4">
         <x:v>5112.91</x:v>
       </x:c>
-      <x:c r="K111" s="4">
+      <x:c r="K114" s="4">
         <x:v>5112.91</x:v>
       </x:c>
-      <x:c r="L111" s="4">
-[...20 lines deleted...]
-        <x:v>377</x:v>
+      <x:c r="L114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M114" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N114" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O114" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:15">
-      <x:c r="A115" s="0" t="s">
-        <x:v>378</x:v>
+      <x:c r="A115" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D115" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E115" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F115" s="3" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="G115" s="3" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H115" s="3" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I115" s="3" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="J115" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K115" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M115" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N115" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O115" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:15">
-      <x:c r="A116" s="0" t="s">
-        <x:v>379</x:v>
+      <x:c r="A116" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C116" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D116" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E116" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F116" s="3" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="G116" s="3" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H116" s="3" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="I116" s="3" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="J116" s="4">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="K116" s="4">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="L116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M116" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N116" s="5">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O116" s="3" t="s">
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:15">
-      <x:c r="A117" s="0" t="s">
-        <x:v>380</x:v>
+      <x:c r="A117" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D117" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E117" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F117" s="3" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G117" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H117" s="3" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="I117" s="3" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="J117" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K117" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L117" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M117" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N117" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O117" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:15">
+      <x:c r="A118" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C118" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D118" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E118" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F118" s="3" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="G118" s="3" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H118" s="3" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="I118" s="3" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="J118" s="4">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="K118" s="4">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="L118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M118" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N118" s="5">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O118" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:15">
+      <x:c r="A119" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D119" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E119" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F119" s="3" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="G119" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H119" s="3" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="I119" s="3" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="J119" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K119" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M119" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N119" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O119" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:15">
+      <x:c r="A120" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C120" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D120" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E120" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F120" s="3" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="G120" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H120" s="3" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="I120" s="3" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="J120" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K120" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M120" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N120" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O120" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:15">
+      <x:c r="A121" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B121" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C121" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D121" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E121" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F121" s="3" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="G121" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H121" s="3" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="I121" s="3" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J121" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K121" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M121" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N121" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O121" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:15">
+      <x:c r="A122" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C122" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D122" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E122" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F122" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="G122" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H122" s="3" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I122" s="3" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="J122" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K122" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="L122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M122" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N122" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O122" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:15">
+      <x:c r="A123" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D123" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E123" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F123" s="3" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="G123" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H123" s="3" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I123" s="3" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="J123" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="K123" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L123" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M123" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N123" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O123" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:15">
+      <x:c r="A124" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B124" s="3" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C124" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D124" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E124" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F124" s="3" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G124" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H124" s="3" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="I124" s="3" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="J124" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K124" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M124" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N124" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O124" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:15">
+      <x:c r="A125" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D125" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E125" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F125" s="3" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="G125" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H125" s="3" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="I125" s="3" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="J125" s="4">
+        <x:v>8700</x:v>
+      </x:c>
+      <x:c r="K125" s="4">
+        <x:v>8700</x:v>
+      </x:c>
+      <x:c r="L125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M125" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N125" s="5">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O125" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:15">
+      <x:c r="A126" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C126" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D126" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E126" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F126" s="3" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="G126" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H126" s="3" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="I126" s="3" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="J126" s="4">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="K126" s="4">
+        <x:v>9000</x:v>
+      </x:c>
+      <x:c r="L126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M126" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N126" s="5">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="O126" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:15">
+      <x:c r="A127" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D127" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E127" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F127" s="3" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="G127" s="3" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H127" s="3" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="I127" s="3" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="J127" s="4">
+        <x:v>25000</x:v>
+      </x:c>
+      <x:c r="K127" s="4">
+        <x:v>25000</x:v>
+      </x:c>
+      <x:c r="L127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M127" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N127" s="5">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="O127" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:15">
+      <x:c r="A128" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C128" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D128" s="3" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E128" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F128" s="3" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="G128" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H128" s="3" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I128" s="3" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="J128" s="4">
+        <x:v>5112.92</x:v>
+      </x:c>
+      <x:c r="K128" s="4">
+        <x:v>4755.01</x:v>
+      </x:c>
+      <x:c r="L128" s="4">
+        <x:v>357.91</x:v>
+      </x:c>
+      <x:c r="M128" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N128" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O128" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:15">
+      <x:c r="A129" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D129" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E129" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F129" s="3" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="G129" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H129" s="3" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="I129" s="3" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="J129" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="K129" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="L129" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M129" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N129" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O129" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:15">
+      <x:c r="A130" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C130" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D130" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E130" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F130" s="3" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="G130" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H130" s="3" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="I130" s="3" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="J130" s="4">
+        <x:v>30166.2</x:v>
+      </x:c>
+      <x:c r="K130" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L130" s="4">
+        <x:v>25053.29</x:v>
+      </x:c>
+      <x:c r="M130" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N130" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O130" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:15">
+      <x:c r="A131" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D131" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E131" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F131" s="3" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="G131" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H131" s="3" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="I131" s="3" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="J131" s="4">
+        <x:v>4601.62</x:v>
+      </x:c>
+      <x:c r="K131" s="4">
+        <x:v>4601.62</x:v>
+      </x:c>
+      <x:c r="L131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M131" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N131" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O131" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:15">
+      <x:c r="A132" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C132" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D132" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E132" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F132" s="3" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="G132" s="3" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H132" s="3" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="I132" s="3" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="J132" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="K132" s="4">
+        <x:v>5112.93</x:v>
+      </x:c>
+      <x:c r="L132" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M132" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N132" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O132" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:15">
+      <x:c r="A133" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B133" s="3" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D133" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E133" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F133" s="3" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="G133" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H133" s="3" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="I133" s="3" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="J133" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K133" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M133" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N133" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O133" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:15">
+      <x:c r="A134" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C134" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D134" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E134" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F134" s="3" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="G134" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H134" s="3" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="I134" s="3" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="J134" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K134" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L134" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M134" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N134" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O134" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:15">
+      <x:c r="A135" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D135" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E135" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F135" s="3" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G135" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H135" s="3" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="I135" s="3" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="J135" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="K135" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M135" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N135" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O135" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:15">
+      <x:c r="A136" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C136" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D136" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E136" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F136" s="3" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="G136" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H136" s="3" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="I136" s="3" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="J136" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="K136" s="4">
+        <x:v>4090.33</x:v>
+      </x:c>
+      <x:c r="L136" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M136" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N136" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O136" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:15">
+      <x:c r="A137" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D137" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E137" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F137" s="3" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="G137" s="3" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H137" s="3" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="I137" s="3" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="J137" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="K137" s="4">
+        <x:v>5112.91</x:v>
+      </x:c>
+      <x:c r="L137" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M137" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N137" s="5">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="O137" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="139" spans="1:15">
+      <x:c r="A139" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:15">
+      <x:c r="A140" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:15">
+      <x:c r="A141" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:15">
+      <x:c r="A142" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:15">
+      <x:c r="A143" s="0" t="s">
+        <x:v>485</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A112:J112"/>
-[...4 lines deleted...]
-    <x:mergeCell ref="A117:J117"/>
+    <x:mergeCell ref="A138:J138"/>
+    <x:mergeCell ref="A139:J139"/>
+    <x:mergeCell ref="A140:J140"/>
+    <x:mergeCell ref="A141:J141"/>
+    <x:mergeCell ref="A142:J142"/>
+    <x:mergeCell ref="A143:J143"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>