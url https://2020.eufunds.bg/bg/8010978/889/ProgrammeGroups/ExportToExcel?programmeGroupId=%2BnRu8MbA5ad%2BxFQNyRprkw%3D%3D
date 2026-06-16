--- v0 (2026-04-29)
+++ v1 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee611fb7312430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c8caf600301458dafe0bbe2f55ca2f2.psmdcp" Id="Ra082115b0fe84e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbb0dc0fa3941c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/710b707de2924ef2b4f3b9501b0ad2cc.psmdcp" Id="R67292bb43d824b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -752,116 +752,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>28564</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>11316375273.88</x:v>
+        <x:v>11358402037.93</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>7919340789.48</x:v>
+        <x:v>8011461703.92</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>109.53</x:v>
+        <x:v>110.81</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>6974386460.34</x:v>
+        <x:v>7075685248.79</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>2745459750.52</x:v>
+        <x:v>2998063046.97</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>37.97</x:v>
+        <x:v>41.47</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2410832160.81</x:v>
+        <x:v>2627005029.35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="11" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>28564</x:v>
+        <x:v>29012</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>14143</x:v>
+        <x:v>14148</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>11316375273.88</x:v>
+        <x:v>11358402037.93</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>7919340789.48</x:v>
+        <x:v>8011461703.92</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>109.53</x:v>
+        <x:v>110.81</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>6974386460.34</x:v>
+        <x:v>7075685248.79</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2745459750.52</x:v>
+        <x:v>2998063046.97</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>37.97</x:v>
+        <x:v>41.47</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>2410832160.81</x:v>
+        <x:v>2627005029.35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">