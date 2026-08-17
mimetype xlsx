--- v1 (2026-06-16)
+++ v2 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbb0dc0fa3941c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/710b707de2924ef2b4f3b9501b0ad2cc.psmdcp" Id="R67292bb43d824b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b20f2750f14b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/94a23ee5976c439f9f9b9536715d2306.psmdcp" Id="R0284fcd570294d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -752,116 +752,116 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>29012</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>11358402037.93</x:v>
+        <x:v>11489368795.19</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>8011461703.92</x:v>
+        <x:v>8153332098.03</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>110.81</x:v>
+        <x:v>112.77</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>7075685248.79</x:v>
+        <x:v>7195269560.71</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>2998063046.97</x:v>
+        <x:v>3960385488.79</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>41.47</x:v>
+        <x:v>54.78</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>2627005029.35</x:v>
+        <x:v>3472389718.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="11" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>29012</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>14148</x:v>
+        <x:v>14150</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>11358402037.93</x:v>
+        <x:v>11489368795.19</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>8011461703.92</x:v>
+        <x:v>8153332098.03</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>110.81</x:v>
+        <x:v>112.77</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>7075685248.79</x:v>
+        <x:v>7195269560.71</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>2998063046.97</x:v>
+        <x:v>3960385488.79</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>41.47</x:v>
+        <x:v>54.78</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>2627005029.35</x:v>
+        <x:v>3472389718.51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">