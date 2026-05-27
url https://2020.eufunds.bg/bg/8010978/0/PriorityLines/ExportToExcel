--- v0 (2026-04-29)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685dfc34c2de49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9ab7ca1f6534f8088c19e6351fd5689.psmdcp" Id="Rd6bef340b3b24c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6297cfba1784980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd265aeacc90489a945c70bbf41c4a5d.psmdcp" Id="R1e312ed42d0a4354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>