--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6297cfba1784980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd265aeacc90489a945c70bbf41c4a5d.psmdcp" Id="R1e312ed42d0a4354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7425376af1f4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8e0ba8c35604936a4804dff4a6f4265.psmdcp" Id="Rbcdf494a86bd413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>