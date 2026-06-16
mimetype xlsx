--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7425376af1f4c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8e0ba8c35604936a4804dff4a6f4265.psmdcp" Id="Rbcdf494a86bd413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b86194b20a4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc5be4ac6c4f4fcbb81986086489fe93.psmdcp" Id="Rf9dedd863a5249f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>