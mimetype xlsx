--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b86194b20a4327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc5be4ac6c4f4fcbb81986086489fe93.psmdcp" Id="Rf9dedd863a5249f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9357202e16704391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5620e53ec5224c648b96376af67a27e4.psmdcp" Id="Rfb97d60031d7437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>