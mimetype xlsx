--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9357202e16704391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5620e53ec5224c648b96376af67a27e4.psmdcp" Id="Rfb97d60031d7437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3adec3d915344cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b87bb2be70104ba4a893553e9bb0a7b0.psmdcp" Id="R8e54bcc86ab54731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>