--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3adec3d915344cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b87bb2be70104ba4a893553e9bb0a7b0.psmdcp" Id="R8e54bcc86ab54731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab75eaa1dd61402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a75cdef00aac451cadae39b7013ded76.psmdcp" Id="R3b1ed7cf26f24535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>