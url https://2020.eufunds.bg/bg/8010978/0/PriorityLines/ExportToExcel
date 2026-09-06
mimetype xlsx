--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab75eaa1dd61402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a75cdef00aac451cadae39b7013ded76.psmdcp" Id="R3b1ed7cf26f24535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce536fcabe6d4be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57393daf6c494f1ab1970b78d64f4177.psmdcp" Id="R59a9995a7d2f4a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>