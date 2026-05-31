--- v0 (2026-04-29)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3490d817661436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c20b2c2cf6a4e5dbadb5390c6053aa0.psmdcp" Id="R168d87ee6c8e4082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d49344e27864b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fd32a96835b430f9a741be92439c093.psmdcp" Id="R93221e289da942c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>