--- v1 (2026-05-31)
+++ v2 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d49344e27864b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fd32a96835b430f9a741be92439c093.psmdcp" Id="R93221e289da942c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea7a6351f4e4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08e4231de7ad4e74a8fcd54c96a0e602.psmdcp" Id="R96a609e22911458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>