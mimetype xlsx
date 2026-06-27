--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea7a6351f4e4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08e4231de7ad4e74a8fcd54c96a0e602.psmdcp" Id="R96a609e22911458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27b58a13a1642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51b97b4cf248436bb43006c5174ab328.psmdcp" Id="R7da0ad79f3954992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>