--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27b58a13a1642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51b97b4cf248436bb43006c5174ab328.psmdcp" Id="R7da0ad79f3954992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ed9af10a5a4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d9be58d2e7447c190cbc7401784f397.psmdcp" Id="Rae2f84f5567c46ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>