--- v4 (2026-07-17)
+++ v5 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ed9af10a5a4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d9be58d2e7447c190cbc7401784f397.psmdcp" Id="Rae2f84f5567c46ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48828fa1a69d4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6ed462dd8d945ed90871527d492e036.psmdcp" Id="Ra842554527b14648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>