--- v5 (2026-07-17)
+++ v6 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48828fa1a69d4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6ed462dd8d945ed90871527d492e036.psmdcp" Id="Ra842554527b14648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a62b89b941d4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cbe5414d5514509b0376f9e40448de0.psmdcp" Id="R010e11c1372b468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>