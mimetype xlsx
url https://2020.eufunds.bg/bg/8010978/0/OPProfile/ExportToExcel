--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a62b89b941d4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4cbe5414d5514509b0376f9e40448de0.psmdcp" Id="R010e11c1372b468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re22fca28d2e34456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b07163691af4cb1aca7465c81b00c9e.psmdcp" Id="Rce2c1620bca34d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>