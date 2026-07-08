--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a560bb50f0430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/960fecf58bf84b29a475237fa9c8e78a.psmdcp" Id="R38b7eda18b324f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952e4f72a6f6478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4af57168cb7a4c19ba38d67e562cfb11.psmdcp" Id="R3a8fbabc4c964d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
   <x:si>
     <x:t>203986714 ТРЕКС ЛИМИТИД АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8240, ЖК. к.к. „Слънчев бряг“, к-с „Камелия Резидънс“, офис „Кинг Травел“</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0514</x:t>
   </x:si>
   <x:si>
     <x:t>131269708 ФЪРСТ ДИАЛИЗИС СЪРВИСИЗ БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Медицинско заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Болница/медицинско заведение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. ЧЕРНИ ВРЪХ 32Г; Ет. 3; Ап. 5</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Монтана,гр.Пазарджик,гр.Пловдив</x:t>
+    <x:t>гр.Пловдив,гр.Монтана,гр.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>200166531 ХВ ИТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4023, ж.к. Тракия, бл. 266, вx. А, ет. 6, ап. 16</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>207276633 Шъртхъб ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1303, ул. ОСОГОВО 30</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0509</x:t>
   </x:si>
   <x:si>
     <x:t>203851022 ЮГ БИЛДИНГ ООД</x:t>
   </x:si>