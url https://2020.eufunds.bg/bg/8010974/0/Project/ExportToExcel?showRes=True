--- v1 (2026-07-08)
+++ v2 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R952e4f72a6f6478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4af57168cb7a4c19ba38d67e562cfb11.psmdcp" Id="R3a8fbabc4c964d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc01bc84edb84841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/551ad19499874a3d9251a291716eeded.psmdcp" Id="R4e97ba82dcbd4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>