--- v2 (2026-07-08)
+++ v3 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc01bc84edb84841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/551ad19499874a3d9251a291716eeded.psmdcp" Id="R4e97ba82dcbd4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43e905bc622549da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b6ef8af094648769cf96c3101ba2a23.psmdcp" Id="R7fe45d12d8264852" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>