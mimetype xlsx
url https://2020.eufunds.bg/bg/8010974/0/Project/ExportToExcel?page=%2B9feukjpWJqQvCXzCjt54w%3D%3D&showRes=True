--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c99fddd64be4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58cb8ec6725e498aac8661b6078b1bbe.psmdcp" Id="Rfe14a6c1871c475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87b0688d12e460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/924980cbd2a44cb980db2db49c5af9fd.psmdcp" Id="Rb46a07b10a7d4d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>
@@ -720,51 +720,51 @@
   <x:si>
     <x:t>203986714 ТРЕКС ЛИМИТИД АД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Несебър, 8240, ЖК. к.к. „Слънчев бряг“, к-с „Камелия Резидънс“, офис „Кинг Травел“</x:t>
   </x:si>
   <x:si>
     <x:t>гр.Несебър</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0514</x:t>
   </x:si>
   <x:si>
     <x:t>131269708 ФЪРСТ ДИАЛИЗИС СЪРВИСИЗ БЪЛГАРИЯ</x:t>
   </x:si>
   <x:si>
     <x:t>Медицинско заведение</x:t>
   </x:si>
   <x:si>
     <x:t>Болница/медицинско заведение</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1407, бул. ЧЕРНИ ВРЪХ 32Г; Ет. 3; Ап. 5</x:t>
   </x:si>
   <x:si>
-    <x:t>гр.Монтана,гр.Пазарджик,гр.Пловдив</x:t>
+    <x:t>гр.Пловдив,гр.Монтана,гр.Пазарджик</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0023</x:t>
   </x:si>
   <x:si>
     <x:t>200166531 ХВ ИТ ЕООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.Пловдив, 4023, ж.к. Тракия, бл. 266, вx. А, ет. 6, ап. 16</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0013</x:t>
   </x:si>
   <x:si>
     <x:t>207276633 Шъртхъб ООД</x:t>
   </x:si>
   <x:si>
     <x:t>България, гр.София, 1303, ул. ОСОГОВО 30</x:t>
   </x:si>
   <x:si>
     <x:t>DEP-1.001-0509</x:t>
   </x:si>
   <x:si>
     <x:t>203851022 ЮГ БИЛДИНГ ООД</x:t>
   </x:si>