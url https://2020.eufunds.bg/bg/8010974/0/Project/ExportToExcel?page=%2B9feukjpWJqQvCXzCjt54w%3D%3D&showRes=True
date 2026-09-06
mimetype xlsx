--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87b0688d12e460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/924980cbd2a44cb980db2db49c5af9fd.psmdcp" Id="Rb46a07b10a7d4d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60356667e91f4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a037896e68074e74bb8915c49b44994c.psmdcp" Id="R425341a068de4676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Приложени филтри</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>