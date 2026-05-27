--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842f581b21544d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7d8a92cfef34a11830f9c894776e600.psmdcp" Id="R6270d2a7323940ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256780f55dab48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561c490ae9324b94a6279710ddd94212.psmdcp" Id="R5c73e32075784e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>