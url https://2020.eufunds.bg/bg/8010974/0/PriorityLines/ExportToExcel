--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256780f55dab48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/561c490ae9324b94a6279710ddd94212.psmdcp" Id="R5c73e32075784e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49219ba48b5b41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd5a93e8c0954038a3ae4f760dcc49ec.psmdcp" Id="R64f770883f1c4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>