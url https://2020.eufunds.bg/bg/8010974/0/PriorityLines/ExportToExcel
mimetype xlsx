--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49219ba48b5b41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd5a93e8c0954038a3ae4f760dcc49ec.psmdcp" Id="R64f770883f1c4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bf73d43b0d4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25ac20f4b19344508d6dd6a5de59161c.psmdcp" Id="R76c4d1d41d4d4e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>