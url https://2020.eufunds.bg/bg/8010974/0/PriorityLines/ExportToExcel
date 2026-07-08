--- v3 (2026-06-16)
+++ v4 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bf73d43b0d4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25ac20f4b19344508d6dd6a5de59161c.psmdcp" Id="R76c4d1d41d4d4e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c3ec66d113460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40e2cc2251344a849fa0cbe4d942d2d9.psmdcp" Id="Ra6643a501927451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>