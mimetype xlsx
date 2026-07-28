--- v4 (2026-07-08)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c3ec66d113460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40e2cc2251344a849fa0cbe4d942d2d9.psmdcp" Id="Ra6643a501927451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cea911694c441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac9bcac97177479b9aed9bfd347da65b.psmdcp" Id="Reee981e927044149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>