--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cea911694c441f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac9bcac97177479b9aed9bfd347da65b.psmdcp" Id="Reee981e927044149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012dc04416e54966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67d29a9ac0748e4891471c4da6a277d.psmdcp" Id="Rdc0a040b11394103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>