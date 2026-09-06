--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R012dc04416e54966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67d29a9ac0748e4891471c4da6a277d.psmdcp" Id="Rdc0a040b11394103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1ac552117e4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d2df1028a548b8816c0dfbbd034817.psmdcp" Id="R570d7c8460ec4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>