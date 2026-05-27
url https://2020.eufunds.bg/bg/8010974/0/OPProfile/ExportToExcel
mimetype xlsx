--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfdb68a05f54f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fa0d7799cfd4cdb8fbdbb5e7c03a4e6.psmdcp" Id="R5aac65817e4c4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8b91ceb3f34cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ae0ab27177c4469b207396099b1307b.psmdcp" Id="R65584584bbfe4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>