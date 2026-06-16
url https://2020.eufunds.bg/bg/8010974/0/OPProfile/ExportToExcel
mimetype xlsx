--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8b91ceb3f34cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ae0ab27177c4469b207396099b1307b.psmdcp" Id="R65584584bbfe4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf227c17a91ee495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e24f0e11d71d49878b7082bad8862f47.psmdcp" Id="Rb485f23aa8f94000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>