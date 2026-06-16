--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf227c17a91ee495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e24f0e11d71d49878b7082bad8862f47.psmdcp" Id="Rb485f23aa8f94000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc0613b27f84e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384bf5177bde4a7bbc14620f20778f76.psmdcp" Id="R2b27c737536c4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>