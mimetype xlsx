--- v3 (2026-06-16)
+++ v4 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc0613b27f84e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/384bf5177bde4a7bbc14620f20778f76.psmdcp" Id="R2b27c737536c4a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra762b6f04e1e41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb840cb07e814a9c88062d135ee31b9f.psmdcp" Id="Rf79d50785e6d4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>