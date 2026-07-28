--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra762b6f04e1e41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb840cb07e814a9c88062d135ee31b9f.psmdcp" Id="Rf79d50785e6d4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6ca37901c54e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b55ce8467848b7848c9ac3ea59021e.psmdcp" Id="R71758ccbb865464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>