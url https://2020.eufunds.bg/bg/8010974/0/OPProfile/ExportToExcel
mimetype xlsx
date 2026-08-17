--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6ca37901c54e23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4b55ce8467848b7848c9ac3ea59021e.psmdcp" Id="R71758ccbb865464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69f9d350d6b4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56b786aaf08d45789ff212b838cd830c.psmdcp" Id="R7c68674b5e884213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>