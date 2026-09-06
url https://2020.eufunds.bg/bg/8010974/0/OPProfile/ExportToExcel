--- v6 (2026-08-17)
+++ v7 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69f9d350d6b4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56b786aaf08d45789ff212b838cd830c.psmdcp" Id="R7c68674b5e884213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f7536d45314edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a908c22986f4f07a06517186a11623a.psmdcp" Id="R9d859f0a3bd3474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>