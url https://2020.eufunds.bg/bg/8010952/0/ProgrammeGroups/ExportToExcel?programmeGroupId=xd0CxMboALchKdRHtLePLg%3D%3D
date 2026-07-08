--- v0 (2026-05-07)
+++ v1 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c8e512b36d45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccab7d4f1d1b47109e507fa32e22e14c.psmdcp" Id="R6784255781b94544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b517ea9a4554f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a980f002f7e44a4be79b01002b14467.psmdcp" Id="Re1cec3a7699c49a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -791,649 +791,649 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4334</x:v>
+        <x:v>4448</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>1900</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1197515337.43</x:v>
+        <x:v>1346529243.29</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1188681824.32</x:v>
+        <x:v>1338012370.1</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>61.46</x:v>
+        <x:v>69.18</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>990235695.27</x:v>
+        <x:v>1115033659.12</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>668173123.23</x:v>
+        <x:v>741947048.03</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>34.55</x:v>
+        <x:v>38.36</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>548462791.81</x:v>
+        <x:v>608852853.99</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>716</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>361</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>708394726.51</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>708394726.51</x:v>
+        <x:v>754467605.43</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>67.5</x:v>
+        <x:v>71.89</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>579417969.49</x:v>
+        <x:v>616979988.58</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>258099719.3</x:v>
+        <x:v>279018019.19</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>24.59</x:v>
+        <x:v>26.58</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>211185006.73</x:v>
+        <x:v>228332667.04</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>232219746.2</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>232219746.2</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>85.98</x:v>
+        <x:v>90.85</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>197776168.2</x:v>
+        <x:v>208997771.62</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>158160971.87</x:v>
+        <x:v>170360043.28</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>61.88</x:v>
+        <x:v>66.65</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>142345909.15</x:v>
+        <x:v>153325073.41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>225</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1611072349.47</x:v>
+        <x:v>1748660897.16</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1452301116.54</x:v>
+        <x:v>1573631326.6</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>71.08</x:v>
+        <x:v>86.31</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1224630114.93</x:v>
+        <x:v>1327769591.69</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>313367084.54</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>13.66</x:v>
+        <x:v>17.19</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>263605651.53</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>97121380.47</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>97121380.47</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>79.95</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>80151507.23</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29217427.73</x:v>
+        <x:v>30719872.44</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>24.05</x:v>
+        <x:v>25.29</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>24366506.65</x:v>
+        <x:v>25607174.96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>10336</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>5774</x:v>
+        <x:v>6591</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1322238251.65</x:v>
+        <x:v>1374966326.69</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1052600283.05</x:v>
+        <x:v>1082236972.18</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>70.77</x:v>
+        <x:v>72.76</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>861995291.26</x:v>
+        <x:v>885786863.42</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>334927081.23</x:v>
+        <x:v>376448523.09</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>22.52</x:v>
+        <x:v>25.31</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>272214628.55</x:v>
+        <x:v>309427631.04</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2691547297.93</x:v>
+        <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1525082319.07</x:v>
+        <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.22</x:v>
+        <x:v>80.64</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1296319971.18</x:v>
+        <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>505445393.34</x:v>
+        <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>26.59</x:v>
+        <x:v>28.37</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>430757424.72</x:v>
+        <x:v>459664679.38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E13" s="10">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>76419057.1</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>58.16</x:v>
+        <x:v>66.33</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>62047367.41</x:v>
+        <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>25365421.7</x:v>
+        <x:v>28281163.61</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>19.3</x:v>
+        <x:v>21.52</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>19355814.82</x:v>
+        <x:v>21693331.85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>332101045.1</x:v>
+        <x:v>359406834.14</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>315019669.58</x:v>
+        <x:v>342325458.62</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>258734962.16</x:v>
+        <x:v>281990252.08</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>102780562.66</x:v>
+        <x:v>123452917.32</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>25</x:v>
+        <x:v>29.34</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>81468640.66</x:v>
+        <x:v>98310279.63</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>39255930.77</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>39255930.77</x:v>
+        <x:v>37144977.71</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>29551475.8</x:v>
+        <x:v>27968334.6</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>11015277.62</x:v>
+        <x:v>13476895.96</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>18.79</x:v>
+        <x:v>22.99</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>8275003.72</x:v>
+        <x:v>10121279.98</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>563</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>515049763.46</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493913694.18</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.52</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>396035871.39</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>183166314.19</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.24</x:v>
+        <x:v>16.88</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>154198273.74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2840</x:v>
+        <x:v>2847</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>645</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2169847160.34</x:v>
+        <x:v>2451943966.74</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1780973484.49</x:v>
+        <x:v>1935102218.51</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>52.39</x:v>
+        <x:v>56.92</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1458987070.34</x:v>
+        <x:v>1589996494.24</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>427775603.05</x:v>
+        <x:v>490945003.81</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>12.58</x:v>
+        <x:v>14.44</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>347904298.24</x:v>
+        <x:v>400713847.03</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>69087294.71</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>56619441.03</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>46.66</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>39633609.19</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>15372077.09</x:v>
+        <x:v>16241888.01</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>12.67</x:v>
+        <x:v>13.38</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>10760453.94</x:v>
+        <x:v>11369321.59</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>3938270.09</x:v>
+        <x:v>5882385.04</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>1.38</x:v>
+        <x:v>2.07</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>1583616.54</x:v>
+        <x:v>2361262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>19971</x:v>
+        <x:v>22724</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>9738</x:v>
+        <x:v>10916</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11113217749.02</x:v>
+        <x:v>11849333592.88</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9069951081.18</x:v>
+        <x:v>9636412001.29</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>63.5</x:v>
+        <x:v>68.47</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7498914658.12</x:v>
+        <x:v>7976068386.5</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>2995609687.76</x:v>
+        <x:v>3312761086.77</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>20.97</x:v>
+        <x:v>23.54</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2481826236.46</x:v>
+        <x:v>2747583327.66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">