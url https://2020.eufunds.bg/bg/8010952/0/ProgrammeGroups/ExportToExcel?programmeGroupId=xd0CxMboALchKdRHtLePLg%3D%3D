--- v1 (2026-07-08)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b517ea9a4554f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a980f002f7e44a4be79b01002b14467.psmdcp" Id="Re1cec3a7699c49a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c7341f44764bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39dea0c7519b4eb3b55001d32f01c339.psmdcp" Id="R65d288a1c50c478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -782,658 +782,658 @@
       </x:c>
       <x:c r="H5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="I5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
-        <x:v>1934079712.44</x:v>
+        <x:v>1934079713</x:v>
       </x:c>
       <x:c r="C6" s="9">
-        <x:v>1620530210.7</x:v>
+        <x:v>1620530211</x:v>
       </x:c>
       <x:c r="D6" s="9">
-        <x:v>313549501.74</x:v>
+        <x:v>313549502</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4448</x:v>
+        <x:v>4458</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>2013</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1346529243.29</x:v>
+        <x:v>1440964124.85</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1338012370.1</x:v>
+        <x:v>1432934771.73</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>69.18</x:v>
+        <x:v>74.09</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>1115033659.12</x:v>
+        <x:v>1194524113.93</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>741947048.03</x:v>
+        <x:v>789201467.63</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>38.36</x:v>
+        <x:v>40.81</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>608852853.99</x:v>
+        <x:v>647661949.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
-        <x:v>1049534497</x:v>
+        <x:v>940157963</x:v>
       </x:c>
       <x:c r="C7" s="9">
-        <x:v>864257626</x:v>
+        <x:v>774626253</x:v>
       </x:c>
       <x:c r="D7" s="9">
-        <x:v>185276871</x:v>
+        <x:v>165531710</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>756</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>533</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>754467605.43</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>754467605.43</x:v>
+        <x:v>774306123.05</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>71.89</x:v>
+        <x:v>82.36</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>616979988.58</x:v>
+        <x:v>632821088.92</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>279018019.19</x:v>
+        <x:v>295226783.35</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>26.58</x:v>
+        <x:v>31.4</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>228332667.04</x:v>
+        <x:v>241540520.88</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>232219746.2</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>232219746.2</x:v>
+        <x:v>224031846.28</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>90.85</x:v>
+        <x:v>87.65</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>208997771.62</x:v>
+        <x:v>201628661.62</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>170360043.28</x:v>
+        <x:v>180944565.81</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>66.65</x:v>
+        <x:v>70.79</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>153325073.41</x:v>
+        <x:v>162851143.62</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>184</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1748660897.16</x:v>
+        <x:v>1772122508.66</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1573631326.6</x:v>
+        <x:v>1594649251.78</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>86.31</x:v>
+        <x:v>87.46</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1327769591.69</x:v>
+        <x:v>1345385716.66</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>313367084.54</x:v>
+        <x:v>346301382.73</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>17.19</x:v>
+        <x:v>18.99</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>263605651.53</x:v>
+        <x:v>291273208.97</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
-        <x:v>121480340.01</x:v>
+        <x:v>121480340</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
-        <x:v>21200840.01</x:v>
+        <x:v>21200840</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>98670873.81</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>81.22</x:v>
+        <x:v>81.26</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>81394378.66</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>30719872.44</x:v>
+        <x:v>34843447.19</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>25.29</x:v>
+        <x:v>28.68</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>25607174.96</x:v>
+        <x:v>29009415.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>12877</x:v>
+        <x:v>12889</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>6591</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1374966326.69</x:v>
+        <x:v>1598891543.38</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1082236972.18</x:v>
+        <x:v>1189976348.5</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>72.76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>885786863.42</x:v>
+        <x:v>974243955.29</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>376448523.09</x:v>
+        <x:v>419886757.99</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>25.31</x:v>
+        <x:v>28.23</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>309427631.04</x:v>
+        <x:v>344680749.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>60</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F12" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757454928.24</x:v>
       </x:c>
       <x:c r="H12" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1590993610.23</x:v>
       </x:c>
       <x:c r="I12" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.69</x:v>
       </x:c>
       <x:c r="J12" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352344568.68</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>539453928.26</x:v>
+        <x:v>628929185.69</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>28.37</x:v>
+        <x:v>33.08</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>459664679.38</x:v>
+        <x:v>535718648.26</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
-        <x:v>131395322.01</x:v>
+        <x:v>131715337.45</x:v>
       </x:c>
       <x:c r="C13" s="9">
-        <x:v>110671700.59</x:v>
+        <x:v>110991398.18</x:v>
       </x:c>
       <x:c r="D13" s="9">
-        <x:v>20723621.42</x:v>
+        <x:v>20723939.27</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>87150624.77</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>66.33</x:v>
+        <x:v>66.63</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>71748148.15</x:v>
+        <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>28281163.61</x:v>
+        <x:v>29510764.68</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>21.52</x:v>
+        <x:v>22.4</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>21693331.85</x:v>
+        <x:v>22672171.44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>359406834.14</x:v>
+        <x:v>372682704.52</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>342325458.62</x:v>
+        <x:v>355601328.96</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>81.34</x:v>
+        <x:v>84.5</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>281990252.08</x:v>
+        <x:v>291947154.82</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>123452917.32</x:v>
+        <x:v>137924917.51</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>29.34</x:v>
+        <x:v>32.77</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>98310279.63</x:v>
+        <x:v>110893566.22</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>37144977.71</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>27968334.6</x:v>
+        <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>13476895.96</x:v>
+        <x:v>13785272.04</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>22.99</x:v>
+        <x:v>23.52</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>10121279.98</x:v>
+        <x:v>10352627.45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>515049763.46</x:v>
+        <x:v>514082029.25</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>493913694.18</x:v>
+        <x:v>493223753.59</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.52</x:v>
+        <x:v>45.45</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>396035871.39</x:v>
+        <x:v>395462876.19</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>183166314.19</x:v>
+        <x:v>190421231.15</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.88</x:v>
+        <x:v>17.55</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>154198273.74</x:v>
+        <x:v>160018798.01</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
-        <x:v>3399571427</x:v>
+        <x:v>3317917681</x:v>
       </x:c>
       <x:c r="C17" s="9">
-        <x:v>2800863751</x:v>
+        <x:v>2719210005</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2847</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>666</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2451943966.74</x:v>
+        <x:v>2573232000.53</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1935102218.51</x:v>
+        <x:v>2029000729.88</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>56.92</x:v>
+        <x:v>61.15</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1589996494.24</x:v>
+        <x:v>1667341457.99</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>490945003.81</x:v>
+        <x:v>540463988.28</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>14.44</x:v>
+        <x:v>16.29</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>400713847.03</x:v>
+        <x:v>441327917.72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>74640534.55</x:v>
+        <x:v>75215839.35</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>59518913.11</x:v>
+        <x:v>60010995.58</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>49.05</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>41663239.66</x:v>
+        <x:v>42007697.45</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>16241888.01</x:v>
+        <x:v>17098008.89</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>13.38</x:v>
+        <x:v>14.09</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>11369321.59</x:v>
+        <x:v>11968606.21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>5882385.04</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>2.07</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>2361262.49</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14074056924.6</x:v>
+        <x:v>13883346660.59</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11580434195.54</x:v>
+        <x:v>11409468774.43</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2493622729.06</x:v>
+        <x:v>2473877886.16</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>22724</x:v>
+        <x:v>22880</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>10916</x:v>
+        <x:v>11529</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11849333592.88</x:v>
+        <x:v>12395516146.96</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9636412001.29</x:v>
+        <x:v>10037261258.43</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>68.47</x:v>
+        <x:v>72.3</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7976068386.5</x:v>
+        <x:v>8306870280.8</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3312761086.77</x:v>
+        <x:v>3630616050.97</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>23.54</x:v>
+        <x:v>26.15</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2747583327.66</x:v>
+        <x:v>3012408942.84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">