--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce3b001167d4dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30e6fdc2878f4145a454ee3b8d31d7c3.psmdcp" Id="R55f4e2de6f414bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc9a419a7f04edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59aa45abd68405c8697c9501fd5742e.psmdcp" Id="R00b3dc7943ec474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>