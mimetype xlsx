--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc9a419a7f04edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59aa45abd68405c8697c9501fd5742e.psmdcp" Id="R00b3dc7943ec474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f0c8b30b9941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edaafca937f14ea1a8e7dacfb19b270d.psmdcp" Id="R74f0476d532a4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>