--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f0c8b30b9941a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edaafca937f14ea1a8e7dacfb19b270d.psmdcp" Id="R74f0476d532a4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f191328087e4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16983a2b434c4f35a82355b31e038c17.psmdcp" Id="Rb4ec162e81aa4b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>