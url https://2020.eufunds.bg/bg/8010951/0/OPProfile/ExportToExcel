--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f191328087e4662" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16983a2b434c4f35a82355b31e038c17.psmdcp" Id="Rb4ec162e81aa4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5770da74bc4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8389f14e3f64c689efe6558d1d79088.psmdcp" Id="Rb5323d30f28a44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>