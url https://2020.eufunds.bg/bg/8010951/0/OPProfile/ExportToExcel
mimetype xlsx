--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5770da74bc4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8389f14e3f64c689efe6558d1d79088.psmdcp" Id="Rb5323d30f28a44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27336ebd5d3c4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/260bb1cda19a4986ad034c90dd47a48e.psmdcp" Id="R88b2e228991e4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>