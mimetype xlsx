--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27336ebd5d3c4927" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/260bb1cda19a4986ad034c90dd47a48e.psmdcp" Id="R88b2e228991e4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b0c8f94dfc642fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/594c738699d743bcb73eff74cadbca88.psmdcp" Id="Raa2d89d66e1449d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>