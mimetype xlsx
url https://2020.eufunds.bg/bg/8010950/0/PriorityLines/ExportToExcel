--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd37497ec0bba4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1492c373f094e4fabae85affeda9e78.psmdcp" Id="R5624a72425a44f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81064ee613f9440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaa460704c2e4157a23dd6831ca2cf04.psmdcp" Id="Ra9496e222f41466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>