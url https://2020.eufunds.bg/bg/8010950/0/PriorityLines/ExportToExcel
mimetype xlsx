--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81064ee613f9440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaa460704c2e4157a23dd6831ca2cf04.psmdcp" Id="Ra9496e222f41466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535cc4120eb44642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c887196b2137441a9d1a5b5f87cb5c7d.psmdcp" Id="Rb57c24b3cac54fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>