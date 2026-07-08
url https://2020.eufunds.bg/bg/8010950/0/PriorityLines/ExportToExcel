--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535cc4120eb44642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c887196b2137441a9d1a5b5f87cb5c7d.psmdcp" Id="Rb57c24b3cac54fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8960edd9c754417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0df5585694dc4d4285b950cde05691b6.psmdcp" Id="Rd87881ae3e1049ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>