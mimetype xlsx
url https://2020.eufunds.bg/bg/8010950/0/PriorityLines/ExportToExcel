--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8960edd9c754417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0df5585694dc4d4285b950cde05691b6.psmdcp" Id="Rd87881ae3e1049ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acaf359b0984288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45f4f472499b446b80700c6071645d6a.psmdcp" Id="R4b38790bb6c3496f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>