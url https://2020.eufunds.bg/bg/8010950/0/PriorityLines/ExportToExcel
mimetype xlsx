--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acaf359b0984288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45f4f472499b446b80700c6071645d6a.psmdcp" Id="R4b38790bb6c3496f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde945cf5d92f4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9616aaca3edd4525bbe4b2cf89e0b0c7.psmdcp" Id="R7f51ae1ecf2c49e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>