--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde945cf5d92f4ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9616aaca3edd4525bbe4b2cf89e0b0c7.psmdcp" Id="R7f51ae1ecf2c49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57aa8742f3d64055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4c65eff56ad422eb2b9b427c60ea2ef.psmdcp" Id="Re527ed308bd44d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>