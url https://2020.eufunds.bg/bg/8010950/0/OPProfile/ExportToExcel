--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ccd81e51cc4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04e8a576bfd544669534dc64a2124f62.psmdcp" Id="R8a9791427b964ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305bd57436d74028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eaddfc4ce5644c0b370171fdd2f02b1.psmdcp" Id="R83231e50600f4450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>