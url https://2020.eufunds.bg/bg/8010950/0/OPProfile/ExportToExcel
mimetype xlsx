--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305bd57436d74028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eaddfc4ce5644c0b370171fdd2f02b1.psmdcp" Id="R83231e50600f4450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e9e99e901b4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/868515226e1b42c6a2153cfee85cafda.psmdcp" Id="R04048c585d4e4a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>