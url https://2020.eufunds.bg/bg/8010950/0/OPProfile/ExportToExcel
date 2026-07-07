--- v2 (2026-06-16)
+++ v3 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e9e99e901b4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/868515226e1b42c6a2153cfee85cafda.psmdcp" Id="R04048c585d4e4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9be7e9ca734d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99f562bee792454982a9dc80ef945e79.psmdcp" Id="Rc679fa4159644a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>