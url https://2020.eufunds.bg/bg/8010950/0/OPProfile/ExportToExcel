--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9be7e9ca734d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/99f562bee792454982a9dc80ef945e79.psmdcp" Id="Rc679fa4159644a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7579f5f80340af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eda84c23d094915a67efdbc21002667.psmdcp" Id="R3386bc3df3fd499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>