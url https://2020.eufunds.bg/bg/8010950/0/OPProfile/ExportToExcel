--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7579f5f80340af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eda84c23d094915a67efdbc21002667.psmdcp" Id="R3386bc3df3fd499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961c17ad29e54c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd534e75ce274551b3d5c6061c5a7050.psmdcp" Id="R2c5451ccae814d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>