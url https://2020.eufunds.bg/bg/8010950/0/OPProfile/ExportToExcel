--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961c17ad29e54c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd534e75ce274551b3d5c6061c5a7050.psmdcp" Id="R2c5451ccae814d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eae07e36bd54c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcf68622e02d478182278d3cd86315aa.psmdcp" Id="Rb7614811493c438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Разпределение на бюджета по фондове</x:t>
   </x:si>
   <x:si>
     <x:t>Програмен период</x:t>
   </x:si>
   <x:si>