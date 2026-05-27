--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a10b6579c51421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38ffc969af09455c9cdf5d3b759bd432.psmdcp" Id="R684c71121dc348e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9961dad12a41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d2af0a081134e999ca0c3882c115ab0.psmdcp" Id="R40e7618d6cc1449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>