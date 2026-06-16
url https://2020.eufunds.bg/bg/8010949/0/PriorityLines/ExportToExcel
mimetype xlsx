--- v1 (2026-05-27)
+++ v2 (2026-06-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9961dad12a41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d2af0a081134e999ca0c3882c115ab0.psmdcp" Id="R40e7618d6cc1449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3efa1577d74f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46c313a59d0a4ede90feb128bc10a7ad.psmdcp" Id="R8a95592acf674f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>