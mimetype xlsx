--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3efa1577d74f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46c313a59d0a4ede90feb128bc10a7ad.psmdcp" Id="R8a95592acf674f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36b4e78ce844bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/347d163060804111bb31e54aa99f77b6.psmdcp" Id="Rd32abfde6f6f4c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>