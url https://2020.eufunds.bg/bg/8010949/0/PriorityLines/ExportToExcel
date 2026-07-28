--- v3 (2026-07-08)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36b4e78ce844bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/347d163060804111bb31e54aa99f77b6.psmdcp" Id="Rd32abfde6f6f4c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26309d9077ff45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abbc11e5af464c59bcc06c3a1411edc8.psmdcp" Id="Rf5bcc9ee60164748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>