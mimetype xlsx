--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26309d9077ff45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abbc11e5af464c59bcc06c3a1411edc8.psmdcp" Id="Rf5bcc9ee60164748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cddfa503754dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7640e329143746c0b8ebf49c32e492e0.psmdcp" Id="Rbe41aa331da84200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>