--- v5 (2026-08-17)
+++ v6 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cddfa503754dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7640e329143746c0b8ebf49c32e492e0.psmdcp" Id="Rbe41aa331da84200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58325f6c9cd4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea512dc6cf1548349a257257f3f01e9b.psmdcp" Id="R56c0a4e1f4ce4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Финансово изпълнение по приоритетни оси</x:t>
   </x:si>
   <x:si>
     <x:t>Приоритетна ос</x:t>
   </x:si>
   <x:si>